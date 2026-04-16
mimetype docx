--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -778,399 +778,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appariement donneur-receveurs dans le don de gamètes : qu’en pensent les femmes non mariées en parcours de don de spermatozoïdes dans un CECOS ?</w:t>
+                <w:t xml:space="preserve">What are the expectations of patients regarding the communication of nuclear imaging results? Insights from a French national survey of 723 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Gallissian</w:t>
+                <w:t xml:space="preserve">Sandra Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Merrot</w:t>
+                <w:t xml:space="preserve">Jean-Marc Israël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mayeur</w:t>
+                <w:t xml:space="preserve">Frédéric Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Frydman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dupont</w:t>
+                <w:t xml:space="preserve">Fabrice Rezungles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2025.03.006⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.e099484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-099484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479407v1</w:t>
+                <w:t xml:space="preserve">inserm-05441722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards de professionnels sur l’utilisation de psychédéliques en soins palliatifs : enquête qualitative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appariement donneur-receveurs dans le don de gamètes : qu’en pensent les femmes non mariées en parcours de don de spermatozoïdes dans un CECOS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Gallissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Saudemont</w:t>
+                <w:t xml:space="preserve">Thierry Merrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brunet-Jailly</w:t>
+                <w:t xml:space="preserve">Anne Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Coz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nelly Frydman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2025.06.001⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2025.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135986v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the expectations of patients regarding the communication of nuclear imaging results? Insights from a French national survey of 723 patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards de professionnels sur l’utilisation de psychédéliques en soins palliatifs : enquête qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Israël</w:t>
+                <w:t xml:space="preserve">G. Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Comte</w:t>
+                <w:t xml:space="preserve">J. Brunet-Jailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rezungles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.e099484. </w:t>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-099484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2025.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05441722v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Can expensive drugs compromise fair access to care?].</w:t>
               </w:r>
@@ -1320,51 +1320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus philosophy: Transgenderism, conceptual and ethical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33, pp.101163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1424,64 +1424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurenche Mateu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1604,200 +1604,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux médicaments contre la maladie d’Alzheimer : lueur d’espoir ou nouveau mirage ?</w:t>
+                <w:t xml:space="preserve">Éthique et médicament : faut-il s’indigner du prix de certains médicaments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bouvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207 (5), pp.642-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2023.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344721v1</w:t>
+                <w:t xml:space="preserve">hal-04344693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique et médicament : faut-il s’indigner du prix de certains médicaments ?</w:t>
+                <w:t xml:space="preserve">Nouveaux médicaments contre la maladie d’Alzheimer : lueur d’espoir ou nouveau mirage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bouvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2023.03.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04344693v1</w:t>
+                <w:t xml:space="preserve">hal-04344721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion à propos de la communication : « éthique et médicament : faut-il s’indigner du prix de certains médicaments ? »</w:t>
               </w:r>
@@ -2201,567 +2201,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La raison et les émotions en période pandémique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some comments about public perception of drug risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie des Sciences et Lettres de Montpellier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843463v1</w:t>
+                <w:t xml:space="preserve">hal-03843485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin de vie : il faut distinguer euthanasie et suicide assisté</w:t>
+                <w:t xml:space="preserve">La raison et les émotions en période pandémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72(8), pp.825-7</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie des Sciences et Lettres de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (supplément 1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843403v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie d’Alzheimer : savoir le plus tôt possible ?</w:t>
+                <w:t xml:space="preserve">Fin de vie : il faut distinguer euthanasie et suicide assisté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120, pp.10-11</w:t>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72(8), pp.825-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894362v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some comments about public perception of drug risk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maladie d’Alzheimer : savoir le plus tôt possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03843485v1</w:t>
+                <w:t xml:space="preserve">hal-03894362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémie émotionnelle: sommes-nous tous devenus des mufles affectifs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport 22-09. Perception du risque médicamenteux par le public et rôle des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206 (8), pp.931-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2022.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843433v1</w:t>
+                <w:t xml:space="preserve">hal-03843481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport 22-09. Perception du risque médicamenteux par le public et rôle des médias</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment demeurer le plus juste possible en situation critique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2022.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03843481v1</w:t>
+                <w:t xml:space="preserve">hal-03940558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment demeurer le plus juste possible en situation critique ?</w:t>
+                <w:t xml:space="preserve">Epidémie émotionnelle: sommes-nous tous devenus des mufles affectifs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 117</w:t>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940558v1</w:t>
+                <w:t xml:space="preserve">hal-03843433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le doute : facteur d’inertie ou vecteur de progrès pour la science ?</w:t>
               </w:r>
@@ -3113,230 +3113,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soins d’odontologie sous anesthésie générale chez l’enfant avec troubles psychiques ou cognitifs : enquête française et internationale d’évaluation des pratiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exigence de justice à l'épreuve de la pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLINIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4272.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027306v1</w:t>
+                <w:t xml:space="preserve">hal-02972085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exigence de justice à l'épreuve de la pandémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soins d’odontologie sous anesthésie générale chez l’enfant avec troubles psychiques ou cognitifs : enquête française et internationale d’évaluation des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLINIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (12), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972085v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique : pourquoi respecter l’autonomie du patient ?</w:t>
               </w:r>
@@ -3647,51 +3647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (6), pp.1193--1199. </w:t>
@@ -3801,659 +3801,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for reporting secondary findings of genome sequencing in cancer genes: the SFMPP recommendations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles valeurs pour le soin de demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0224-1⟩</w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Des principes et des valeurs pour prendre soin, 63 (824), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2018.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870352v1</w:t>
+                <w:t xml:space="preserve">hal-01849391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering PET imaging results to cancer patients: steps for handling ethical issues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transplantation, faut-il mériter son greffon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-018-4124-y⟩</w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (826), pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479726v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles valeurs pour le soin de demain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delivering PET imaging results to cancer patients: steps for handling ethical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Lalumera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2018.02.013⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (12), pp.2240-2241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-018-4124-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849391v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation, faut-il mériter son greffon ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guidelines for reporting secondary findings of genome sequencing in cancer genes: the SFMPP recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vande Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (826), pp.35-38. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (12), pp.1732-1742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2018.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0224-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849375v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical issues and dentists' practices with children with intellectual disability: A qualitative inquiry into a local French health network</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La bioéthique à l'heure de la transition individualiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2018.01.001⟩</w:t>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4249, pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4249.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527761v1</w:t>
+                <w:t xml:space="preserve">hal-01849395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bioéthique à l'heure de la transition individualiste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethical issues and dentists' practices with children with intellectual disability: A qualitative inquiry into a local French health network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ruquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4249, pp.59-70. </w:t>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.412-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/etu.4249.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849395v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre les conflits d'intérêts</w:t>
               </w:r>
@@ -4888,51 +4888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Défis et complexité, 32 (3), pp.69-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5090,782 +5090,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do French nuclear physicians deal with ethical aspects of ă communication results to patients after PET performed for oncological ă indications? A national french survey</w:t>
+                <w:t xml:space="preserve">Les freins à la prise en charge du patient âgé dépendant en pratique odontologique : Le point de vue du praticien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Le Coz</w:t>
+                <w:t xml:space="preserve">Gérald Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loundou</w:t>
+                <w:t xml:space="preserve">Anne-Marie Ferrandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdullah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Colavolpe</w:t>
+                <w:t xml:space="preserve">Anne Raskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ruquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (1), pp.S521</w:t>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (5), pp.261-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482385v1</w:t>
+                <w:t xml:space="preserve">hal-03431607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’instrumentalisation médiatique des émotions: une menace pour l'esprit critique ?</w:t>
+                <w:t xml:space="preserve">Le conflit d’intérêts : nouvelle figure du péché originel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echos Bruxelles Laïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92, pp.11-13</w:t>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4226, pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335132v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes éthiques soulevés par les soins dentaires chez la personne en situation de handicap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human resources needed to perform antimicrobial stewardship teams’ activities in French hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Camoin</w:t>
+                <w:t xml:space="preserve">F. Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tardieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Le Coz</w:t>
+                <w:t xml:space="preserve">C. Pulcini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (2), pp.91-98. </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (4), pp.200-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2015.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335123v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde 6 - Quelles sont les responsabilités de la société vis-à-vis des personnes atteintes de maladies rares ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do French nuclear physicians deal with ethical aspects of ă communication results to patients after PET performed for oncological ă indications? A national french survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bordon-Pallier</w:t>
+                <w:t xml:space="preserve">S. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+                <w:t xml:space="preserve">A. Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Lapointe</w:t>
+                <w:t xml:space="preserve">A. Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colavolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (1), pp.S521</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436197v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human resources needed to perform antimicrobial stewardship teams’ activities in French hospitals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde 6 - Quelles sont les responsabilités de la société vis-à-vis des personnes atteintes de maladies rares ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carlet</w:t>
+                <w:t xml:space="preserve">Gilles Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Roblot</w:t>
+                <w:t xml:space="preserve">Florence Bordon-Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pulcini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.02.007⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, RARE 2015 – Les maladies rares : quelles attentes et quels enjeux pour la société ? 4e édition (Montpellier, France, 26 et 27 novembre 2015), 32 (Hors série n°1), pp.48-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/201632s112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817498v1</w:t>
+                <w:t xml:space="preserve">hal-01436197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les freins à la prise en charge du patient âgé dépendant en pratique odontologique : Le point de vue du praticien</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’instrumentalisation médiatique des émotions: une menace pour l'esprit critique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (5), pp.261-269</w:t>
+              <w:t xml:space="preserve">Echos Bruxelles Laïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431607v1</w:t>
+                <w:t xml:space="preserve">hal-01335132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conflit d’intérêts : nouvelle figure du péché originel ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+                <w:t xml:space="preserve">Problèmes éthiques soulevés par les soins dentaires chez la personne en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (2), pp.91-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2015.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335103v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délibération éthique au service de l’action humanitaire</w:t>
               </w:r>
@@ -5914,602 +5914,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cord blood collection and banking from a population with highly diverse geographic origins increase HLA diversity in the registry and do not lower the proportion of validated cord blood units: experience of the Marseille cord blood bank.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la société du “tout à l’écran” au souci des générations futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (282), pp.21-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spp.2014.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116994v1</w:t>
+                <w:t xml:space="preserve">hal-01139844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il rémunérer le don d'ovocytes ? - &amp;quot;La gratuité protège les femmes les plus précaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Évaluation des attentes d’un système d’information en imagerie médicale : l’éthique des principes face à l’éthique de la contingence acceptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Choix et décision, 12 (1), pp.4-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2014.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194772v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do physicians perceive quality of life? Ethical questioning in neonatology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cord blood collection and banking from a population with highly diverse geographic origins increase HLA diversity in the registry and do not lower the proportion of validated cord blood units: experience of the Marseille cord blood bank.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Einaudi</w:t>
+                <w:t xml:space="preserve">J Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gire</w:t>
+                <w:t xml:space="preserve">C Gilbertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Auquier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Gamerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Ethics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (4), pp.2015 Jan 26. doi: 10.1038/bmt.2014.314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199726v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des attentes d’un système d’information en imagerie médicale : l’éthique des principes face à l’éthique de la contingence acceptée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Faut-il rémunérer le don d'ovocytes ? - &amp;quot;La gratuité protège les femmes les plus précaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 500, pp.85-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142414v1</w:t>
+                <w:t xml:space="preserve">hal-01194772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la société du “tout à l’écran” au souci des générations futures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do physicians perceive quality of life? Ethical questioning in neonatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Einaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (282), pp.21-24. </w:t>
+              <w:t xml:space="preserve">BMC Medical Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spp.2014.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12910-015-0045-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139844v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers in Referring Neonatal Patients to Perinatal Palliative Care: A French Multicenter Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bétrémieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (e0126861), </w:t>
@@ -6547,3027 +6547,3039 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exigence de sens du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (2), pp.230-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jemep.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coaching, un symptôme de fragilité du lien social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4215, p. 31-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double diagnostic pré-implantatoire et ses conséquences: &amp;quot;Bébé-médicament&amp;quot; ou &amp;quot;Bébé du double espoir&amp;quot; ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Riquet</w:t>
+                <w:t xml:space="preserve">Le Comité consultatif national d'éthique et la question de l'euthanasie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.29-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064477v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of Lethal Fetal Abnormality among Perinatal Professionals and the Challenges of Neonatal Palliative Care.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bétrémieux</w:t>
+                <w:t xml:space="preserve">Dépistage de la consommation de substances psychoactives en milieu professionnel : enjeux techniques, éthiques et réglementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tuchtan-Torrents</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Lehucher-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emilie Vriet-Ndour</w:t>
+                <w:t xml:space="preserve">G. Léonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de Medecine du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (5), pp.470-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/jpm.2014.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2014.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011166v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle pour le Comité consultatif national d'éthique au sein de la cité?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perceptions of Lethal Fetal Abnormality among Perinatal Professionals and the Challenges of Neonatal Palliative Care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bétrémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Vriet-Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2014.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jpm.2014.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026350v1</w:t>
+                <w:t xml:space="preserve">hal-01011166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de conflit d'intérêts dans les champs de la santé et de l'environnement: regards philosophique et juridique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angèle Hermitte</w:t>
+                <w:t xml:space="preserve">Metacognition: towards a new approach to quality of life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bioethics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.467-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-013-0485-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064918v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognition: towards a new approach to quality of life.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel rôle pour le Comité consultatif national d'éthique au sein de la cité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-013-0485-7⟩</w:t>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.105-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2014.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871296v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Comité consultatif national d'éthique et la question de l'euthanasie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Le Coz</w:t>
+                <w:t xml:space="preserve">La notion de conflit d'intérêts dans les champs de la santé et de l'environnement: regards philosophique et juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angèle Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.29-30</w:t>
+              <w:t xml:space="preserve">International Journal of Bioethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (2), pp.15-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225471v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage de la consommation de substances psychoactives en milieu professionnel : enjeux techniques, éthiques et réglementaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le double diagnostic pré-implantatoire et ses conséquences: &amp;quot;Bébé-médicament&amp;quot; ou &amp;quot;Bébé du double espoir&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Lehucher-Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Le Coz</w:t>
+                <w:t xml:space="preserve">M. Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Léonetti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de Medecine du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2014.04.003⟩</w:t>
+              <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp.187-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sagf.2014.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140461v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conflit d'intérêts dans le milieu médical et le problème de sa définition juridique. Accent sur le débat français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Ethique et reconfigurations de l'économie de marché: nouvelles alternatives, nouveaux enjeux, 16 (2), pp.239-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point sur ... L'assistance médicale à la procréation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+                <w:t xml:space="preserve">Projets de naissance en soins palliatifs: un domaine de la périnatalité à construire [Palliative care birth plan: A field of perinatal medicine to build].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Einaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (4), pp.251-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2013.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876042v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin de vie : approche philosophique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of life assessment in preterm children: physicians' knowledge, attitude, belief, practice - a KABP study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Einaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2431-13-58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879087v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue éthique sur le secret médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité de vie des enfants nés très grands prématurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Einaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Siméoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la puéricultrice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (265), pp.37-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cahpu.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life assessment in preterm children: physicians' knowledge, attitude, belief, practice - a KABP study.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le point sur ... L'assistance médicale à la procréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 373, p. 80-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826549v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets de naissance en soins palliatifs: un domaine de la périnatalité à construire [Palliative care birth plan: A field of perinatal medicine to build].</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Einaudi</w:t>
+                <w:t xml:space="preserve">La fin de vie : approche philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 108, p. 65-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00826560v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life and its determinants in children with a congenital diaphragmatic hernia.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethical Analysis of Information Systems (IS) In Health: A Model for Understanding Expectations and Actual Achievements to Stakeholders Involved In the IS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+                <w:t xml:space="preserve">Jérôme Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Gosselin</w:t>
+                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-8-89⟩</w:t>
+              <w:t xml:space="preserve">Journal of Information Technology &amp; Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 3 (Issue 1), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2165-7866.1000118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909351v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical Analysis of Information Systems (IS) In Health: A Model for Understanding Expectations and Actual Achievements to Stakeholders Involved In the IS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health-related quality of life and its determinants in children with a congenital diaphragmatic hernia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
+                <w:t xml:space="preserve">Fabrice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mancini</w:t>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Merrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Information Technology &amp; Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2165-7866.1000118⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-8-89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878755v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation éthique des systèmes d’information auprès des acteurs de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.83-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux et les bonnes pratiques éthiques en téléradiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (2), pp.109-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2013.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion éthique sur la pluridisciplinarité et la confidentialité de l'information en imagerie médicale via les nouvelles technologies de l'information et la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (3), pp.215-218. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2011.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dignité humaine kantienne : une justification théorique des transplantations d'organes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Sambuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17, p. 219-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place humaine des systèmes d'information en cancérologie: mesure du degré d'applicabilité des moyens et de désordre (entropie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (5-6), pp.308-315. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télémédecine sous X ? Pourquoi prolonger cette protection individuelle historique ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+                <w:t xml:space="preserve">Preterm children quality of life evaluation: a qualitative study to approach physicians' perception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Einaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tervé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. C. Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Condopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/seve.035.0083⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7525-10-122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795674v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preterm children quality of life evaluation: a qualitative study to approach physicians' perception.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Le Coz</w:t>
+                <w:t xml:space="preserve">Télémédecine sous X ? Pourquoi prolonger cette protection individuelle historique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Condopoulos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Servy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tervé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-7525-10-122⟩</w:t>
+              <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012/2 (35), pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/seve.035.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796080v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps des morts mérite le respect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité - Revue de formation sur le risque médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, p. 20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bioéthique ne se résume pas aux mères porteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp. 60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return home at the end of life: Patients' vulnerability and risk factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Matillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palliative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (2), pp.139-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0269216310385876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00612231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the principle of equal access for all applied in practice to palliative care for the elderly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Matillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (12), pp.1089. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jpm.2009.0224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00561220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9577,574 +9589,574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper, prévoir, prédire en psychiatrie : enjeux éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Ravix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEH Edition collection Actes et séminaires, 2018, 978-2-84874-793-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique médicale Approches philosophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaire de Provence 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sang - Donner et recevoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berland-Benhaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2016, Corps, Gilles Boëtsch, 978-2-271-09026-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gouvernement des émotions ... et l'art de déjouer les manipulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albin Michel, 202 p., 2014, 978-2-226-25699-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens des mots en droit des personnes et droit de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Houlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Montas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les études hospitalières - Revue générale de droit médical, pp.312, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire de droit de la santé et de la biomédecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, pp.476, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10154,3969 +10166,3969 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ouverture chez Platon : une sortie &amp;quot;hors de la caverne&amp;quot; motivée par l’attractivité du beau</w:t>
+                <w:t xml:space="preserve">Les épidémies aujourd'hui : comment gérer l'incertitude et les dilemmes moraux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un enjeu éthique : l’ouverture en psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEH éditions, pp. 11-20, 2025, 978-2-38612-137-1</w:t>
+              <w:t xml:space="preserve">Pestes, Pestis, Loimos, Les grands fléaux épidémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUP, pp. 283-297, 2025, 9791032005521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484949v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consécration d’une loi autorisant l’euthanasie doit-elle conduire à inscrire le droit à la vie dans la Constitution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin de vie et la mort saisies par le droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DICE Éditions, pp.19-27, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1445d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les épidémies aujourd'hui : comment gérer l'incertitude et les dilemmes moraux?</w:t>
+                <w:t xml:space="preserve">L’ouverture chez Platon : une sortie &amp;quot;hors de la caverne&amp;quot; motivée par l’attractivité du beau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pestes, Pestis, Loimos, Les grands fléaux épidémiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUP, pp. 283-297, 2025, 9791032005521</w:t>
+              <w:t xml:space="preserve">Un enjeu éthique : l’ouverture en psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH éditions, pp. 11-20, 2025, 978-2-38612-137-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484964v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements philosophiques de la notion d'intérêt supérieur de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes - PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit et le vivre ensemble au prisme de la personne, de la famille et de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 979-10-413-0056-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compassion est-elle la solution au problème de la souffrance humaine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douleurs et souffrances de l'Antiquité au XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH, pp.855-866, 2024, 978-2-38612-063-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment donner sens au consentement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consentement et psychiatrie : enjeux éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH, 2023, 978-2-84874-990-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refuser la naissance, l’intérêt de ne pas naître pour l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naitre ou ne pas naitre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH, pp.953-960, 2023, 978-2-84874-987-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interdiction des expositions de cadavres en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains : législation, intérêt scientifique et enjeu éthique des ensembles anthropobiologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.150-158, 2022, 9791032003961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interdiction des expositions de cadavres en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains : législation, intérêt scientifique et enjeux éthiques des ensembles anthropobiologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 150-158, PUP, 2022, 979-1032003961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle en santé : les représentations et les courants d’idée</w:t>
+                <w:t xml:space="preserve">Rôle des émotions lors de la communication avec le patient ou ses proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier du cercle Nicolas Andry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14, pp.85-99, 2021, Table Ronde : Intelligence Artificielle - Mémoires et souvenirs : Les orthopédistes célèbres, 9791030303155</w:t>
+              <w:t xml:space="preserve">Communiquer en anesthésie-réanimation et médecine péri-opératoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARNETTE, 2021, 978-2-7184-1618-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395026v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflits d'intérêts en médecine : le serpent de mer</w:t>
+                <w:t xml:space="preserve">L’intelligence artificielle en santé : les représentations et les courants d’idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Santé Un enjeu de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9782361066390</w:t>
+              <w:t xml:space="preserve">Cahier du cercle Nicolas Andry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, pp.85-99, 2021, Table Ronde : Intelligence Artificielle - Mémoires et souvenirs : Les orthopédistes célèbres, 9791030303155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394920v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des émotions lors de la communication avec le patient ou ses proches</w:t>
+                <w:t xml:space="preserve">Conflits d'intérêts en médecine : le serpent de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer en anesthésie-réanimation et médecine péri-opératoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARNETTE, 2021, 978-2-7184-1618-2</w:t>
+              <w:t xml:space="preserve">La Santé Un enjeu de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782361066390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395116v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps vu à travers le prisme de la bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du corps et de l'apparence, L'image corporelle dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP; Presses universitaires de Provence, pp.131-141, 2020, 9791032002698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt supérieur de l’enfant : enjeux philosophiques, éthiques et juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédiatrie pour le praticien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7e édition, MASSON, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La morale transfigurée par le style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de l'herne "Comte-Sponville"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle philosophie pour faire face à l’adversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre avec des personnes rares, leur vie face à la maladie de Charcot-Marie-Toot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INFLUENCES, 2019, 978-2-490625-07-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prédiction : ses avatars historiques et ses critiques philosophiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticiper, prévoir, prédire en psychiatrie : enjeux éthiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-40, 2018, 978-2-84874-793-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe d’autonomie : pilier d’argile de l’éthique. Le malade et la décision médicale : fragilité du consentement et de l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le malade et la décision médicale : fragilité du consentement et de l’autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-76, 2018, 9782848676357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les valeurs du soin. Avis du comité d'éthique sur les enjeux économiques et éthiques des décisions en santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Le Coz</w:t>
+                <w:t xml:space="preserve">Reconnaître autrui en tant que personne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les valeurs du soin / enjeux éthiques, économiques et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seli Arslan, pp.149-159, 2018, 9782842762414</w:t>
+              <w:t xml:space="preserve">Réflexion et recherches en éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DALLOZ, pp.59-68, 2018, 978 2 247 18105 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867177v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaître autrui en tant que personne.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+                <w:t xml:space="preserve">Les valeurs du soin. Avis du comité d'éthique sur les enjeux économiques et éthiques des décisions en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexion et recherches en éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DALLOZ, pp.59-68, 2018, 978 2 247 18105 6</w:t>
+              <w:t xml:space="preserve">Les valeurs du soin / enjeux éthiques, économiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seli Arslan, pp.149-159, 2018, 9782842762414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335670v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on libérer sans aliéner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éthique à l’épreuve de l’adolescence.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séli Arslan, pp.40-49, 2017, Perspectives soignantes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé connectée : approche éthique et philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé connectée et "son" droit : approches de droit européen et de droit français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires d'Aix Marseille, pp.31-36, 2017, Cahiers droit de la santé LEH, 9782731410693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de participation en philosophie politique : l’homme du commun peut-il participer à toutes les décisions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La participation des patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DALLOZ, pp.1-10, 2017, Collection Ethique biomédicale et normes juridiques, 224717034X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la bioéthique à l’éthique procédurale. L’exemple du comité consultatif national d’éthique</w:t>
+                <w:t xml:space="preserve">Les cellules souches du sang de cordon ombilical : l'avis du Comité national d'éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les limites de la bioéthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VRIN, pp.128-145, 2016, NOESIS, 978-2-914561-92-1</w:t>
+              <w:t xml:space="preserve">Le sang - Donner et recevoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Edition, pp.39-51, 2016, Corps</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344808v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est ce qui peut incliner un chercheur à la déloyauté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Hervé ; Michèle Stanton-Jean ; Marie-France Mamzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l'intégrité scientifique, la loyauté et la probité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.99-104, 2016, Ethique biomédicale et normes juridiques, 978-2-247-16158-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules souches du sang de cordon ombilical : l'avis du Comité national d'éthique</w:t>
+                <w:t xml:space="preserve">De la bioéthique à l’éthique procédurale. L’exemple du comité consultatif national d’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sang - Donner et recevoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Edition, pp.39-51, 2016, Corps</w:t>
+              <w:t xml:space="preserve">Les limites de la bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VRIN, pp.128-145, 2016, NOESIS, 978-2-914561-92-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441204v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des catégories permet-il de s'approcher de la réalité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels sangs ? Pratiques, représentations, institutions et défis contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berland-Benhaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classification et catégories en psychiatrie: enjeux éthiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEH Editions, pp.23-32, 2016, Actes et Séminaitres, 978-2-84874-666-1</w:t>
+              <w:t xml:space="preserve">Le sang - Donner et recevoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.11-19, 2016, Corps, 978-2-271-09026-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440465v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sangs ? Pratiques, représentations, institutions et défis contemporains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire des catégories permet-il de s'approcher de la réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sang - Donner et recevoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.11-19, 2016, Corps, 978-2-271-09026-3</w:t>
+              <w:t xml:space="preserve">Classification et catégories en psychiatrie: enjeux éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH Editions, pp.23-32, 2016, Actes et Séminaitres, 978-2-84874-666-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441202v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La libre disposition de son corps par la personne : approche philosophique et éthique</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Feuillet-Liger Brigitte; Schamps Geneviève. </w:t>
+                <w:t xml:space="preserve">Utilitarisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grimaud, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principes de protection du corps et biomédecine - Approche internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Bruylant, pp.23-41, 2015, Collection Droit, Bioéthique et Société, 978-2-8027-4983-7</w:t>
+              <w:t xml:space="preserve">ABCDaire d'éthique médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.216-217, 2015, 978-2340-00707-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557920v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procréation médicalement assistée</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Grimaud, Dominique. </w:t>
+                <w:t xml:space="preserve">La libre disposition de son corps par la personne : approche philosophique et éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feuillet-Liger Brigitte; Schamps Geneviève. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABCDaire d'éthique médicale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.154-155, 2015, 978-2340-00707-9</w:t>
+              <w:t xml:space="preserve">Principes de protection du corps et biomédecine - Approche internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Bruylant, pp.23-41, 2015, Collection Droit, Bioéthique et Société, 978-2-8027-4983-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222289v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilitarisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Procréation médicalement assistée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grimaud, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABCDaire d'éthique médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.216-217, 2015, 978-2340-00707-9</w:t>
+              <w:t xml:space="preserve">, pp.154-155, 2015, 978-2340-00707-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222309v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grimaud, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABCDaire d'éthique médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.70-71, 2015, 978-2340-00707-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits d'intérêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grimaud, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABCDaire d'éthique médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.36-37, 2015, 978-2340-00707-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation du corps humain : aspects philosophiques et enjeux éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Guylène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes Hospitalières, p. 27-34, 2014, Les cahiers de droit de la santé, 978-2-84874-474-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est ce qu'être mère à l'âge de l'assistance médicale à la procréation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feuillet-Liger Brigitte ; Crespo-Brauner Maria-Claudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les incidences de la biomédecine sur la parenté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.349-356, 2014, Droit, bioéthique et société, 978-2-8027-4569-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les proches lors des décisions de fin de vie médicalisée ? - Arguments déontologistes et utilitaristes en éthique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Announcing the diagnosis : counselling the parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les proches et la fin de vie médicalisée - Panorama international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Clinical Neurology - Pediatric Neurology Part I - volume 111 3rd Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, p. 93-99, 2013, 978-0-444-52891-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-52891-9.00009-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911720v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanité et culture. La culture introduit du sens dans la vie humaine</w:t>
+                <w:t xml:space="preserve">Quelle place pour les proches lors des décisions de fin de vie médicalisée ? - Arguments déontologistes et utilitaristes en éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delanoë-Vieux Carine. </w:t>
+              <w:t xml:space="preserve">Feuillet-Liger B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les conversations de Salerne - Santé e(s)t culture(s)s en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions La passe du vent, p. 257-267, 2013, coll. "Faire cité", 978-2-84562-238-8</w:t>
+              <w:t xml:space="preserve">Les proches et la fin de vie médicalisée - Panorama international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.13-25, 2013, Collection "Droit, Bioéthique et Société", 978-2-8027-3564-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881184v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle solution aux dilemmes éthiques en cas de pandémie virale ? L'avis n°106 du CCNE</w:t>
+                <w:t xml:space="preserve">Humanité et culture. La culture introduit du sens dans la vie humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delanoë-Vieux Carine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les catastrophes sanitaires - Actes du XIIe colloque du CDSA (UMR 7268 ADES), Aix-en-Provence, 15-16 novembres 2012 - (Les cahiers de droit de la santé, n°17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les études hospitalières, p. 271-278, 2013, 978-2-84874-444-5</w:t>
+              <w:t xml:space="preserve">Les conversations de Salerne - Santé e(s)t culture(s)s en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La passe du vent, p. 257-267, 2013, coll. "Faire cité", 978-2-84562-238-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879076v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des dépouilles et restes humains : aspects éthiques</w:t>
+                <w:t xml:space="preserve">Quelle solution aux dilemmes éthiques en cas de pandémie virale ? L'avis n°106 du CCNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bioéthique, pour quoi faire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P.U.F., pp.210-214, 2013, 978-2-13-061906-2</w:t>
+              <w:t xml:space="preserve">Les catastrophes sanitaires - Actes du XIIe colloque du CDSA (UMR 7268 ADES), Aix-en-Provence, 15-16 novembres 2012 - (Les cahiers de droit de la santé, n°17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les études hospitalières, p. 271-278, 2013, 978-2-84874-444-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911010v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Announcing the diagnosis : counselling the parents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation des dépouilles et restes humains : aspects éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ali Benmakhlouf. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Clinical Neurology - Pediatric Neurology Part I - volume 111 3rd Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La bioéthique, pour quoi faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.F., pp.210-214, 2013, 978-2-13-061906-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879094v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que recouvre le &amp;quot;secret&amp;quot; ? Esquive de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Patrick Ben Soussan et Roland Gori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peut-on vraiment se passer du secret ? L'illusion de la transparence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, p. 17-29, 2013, 9782749239330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Comité consultatif national d'éthique</w:t>
+                <w:t xml:space="preserve">Loved ones' role in end of life care: evaluating deontological and utilitarian ethical arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feuillet B. ; Orfali K. ; Callus T. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La science au présent 2013. Une année d'actualité scientifique et technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition Encyclopédie Universalis, pp.279-280, 2013</w:t>
+              <w:t xml:space="preserve">Families and End-of-Life Treatment Decisions - An International Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.15-26, 2013, Collection "Droit, Bioéthique et Société"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911029v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loved ones' role in end of life care: evaluating deontological and utilitarian ethical arguments</w:t>
+                <w:t xml:space="preserve">Le Comité consultatif national d'éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Families and End-of-Life Treatment Decisions - An International Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.15-26, 2013, Collection "Droit, Bioéthique et Société"</w:t>
+              <w:t xml:space="preserve">La science au présent 2013. Une année d'actualité scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition Encyclopédie Universalis, pp.279-280, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911727v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi l'exhibition des cadavres a-t-elle été interdite en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps: Quelle conscience de son corps ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.79-86, 2013, N°11 - 2013, 978-2-271-07687-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos émotions et nos valeurs éthiques: l'apport des philosophes</w:t>
+                <w:t xml:space="preserve">Approche philosophique du concept de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Pirnay. </w:t>
+              <w:t xml:space="preserve">P.-H. Bréchat ; J. Lebas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éthique en médecine bucco-dentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Espace ID, pp. 26-30, 2012</w:t>
+              <w:t xml:space="preserve">Innovons contre les inégalités de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Ecole des Hautes Etudes de Santé Publique, pp. 431-440, 2012, 978-2-8109-0079-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726615v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique du soin et de la santé</w:t>
+                <w:t xml:space="preserve">Nos émotions et nos valeurs éthiques: l'apport des philosophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S. Bimes-Arbus ; P. Czernichow. </w:t>
+              <w:t xml:space="preserve">P. Pirnay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé, société et humanité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Elsevier Masson, pp. 143-154, 2012, Pass'Santé. Cours, 978-2-294-71076-6</w:t>
+              <w:t xml:space="preserve">L'éthique en médecine bucco-dentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace ID, pp. 26-30, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726981v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche philosophique du concept de précarité</w:t>
+                <w:t xml:space="preserve">Éthique du soin et de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P.-H. Bréchat ; J. Lebas. </w:t>
+              <w:t xml:space="preserve">S. Bimes-Arbus ; P. Czernichow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovons contre les inégalités de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Ecole des Hautes Etudes de Santé Publique, pp. 431-440, 2012, 978-2-8109-0079-4</w:t>
+              <w:t xml:space="preserve">Santé, société et humanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Elsevier Masson, pp. 143-154, 2012, Pass'Santé. Cours, 978-2-294-71076-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726605v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport du soignant à la mort - Approche philosophique et éthique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Hirsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fins de vie, éthique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Erès, pp. 35-42, 2012, Espace éthique, 978-2-7492-1575-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique, santé et argent: à propos de l'avis 101 du C.C.N.E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Meyer-Heine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maladie d'Alzheimer: évolution des dispositifs, évolution des métiers, quelles politiques publiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Academia, pp.101-109, 2012, 978-2-8061-0046-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'allégorie de la caverne: un paradigme pour appréhender l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feuillet-Ligier B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescent et acte médical, regards croisés. Approche internationale et pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Bruylant, pp. 33-44, 2011, Droit, bioéthique et société, 978-2-8027-3046-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance de l'enfant. Aspects éthiques et philosophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit aux soins en médecine prénatale - Actualités scientifiques, éthiques et juridiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp. 7-14, 2011, 978-2-247-11407-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hébergement électronique des données de santé. Vers la fin du secret médical ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Frydman ; M. Flis-Trèves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout dire ? Transparence ou secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp. 7-26, 2011, 978-2-13-059176-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humaniser la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé, égalité, solidarité: des propositions pour humaniser la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp. 251-263, 2011, 978-2-8178-0273-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est ce que dépister ? Approche éthique et conceptuelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochat P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédiatrie sociale ou l'enfant dans son environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Doin Editions, pp. 46-57, 2010, Progrès en pédiatrie, 978-2-7040-1287-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14126,143 +14138,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport 2021 PANdémie TERritoires et Ethique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Mokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morey Pearl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Malzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ERER PACA-Corse, Aix-Marseille Université, Université Caen Normandie, DGOS, CNERER, CCNE. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14272,235 +14284,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales, pratiques sociales et travail émotionnel : analyse psychosociale de la sédation en contexte de prise en charge en soins palliatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu des actes du 24ème congrès national de la SFAP Désir et désirs... une dynamique en soins palliatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planchet-Barraud Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc La Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Derniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14510,2178 +14522,2178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer la sédation : « fragments » issus d'une analyse psycho-sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté: donnée immédiate ou objet de conquête ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberté et contrainte en psychiatrie: enjeux éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Marseille, France. p. 9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les médecins perçoivent-ils la qualité de vie ? Questionnement éthique en néonatologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Einaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ièmes Journées Nationales de la Société Française de Médecine Périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine Périnatale, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déontologie dans le champ de l'expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Alerte, Expertise et Démocratie (colloque de la Fondation Sciences Citoyennes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le politique peut-il se prévaloir d'un avis du Comité consultatif national d'éthique (CCNE) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures et postures de l'éthicien - grandeurs et limites de l'institutionnalisation de l'éthique en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est ce que l'éthique des soins ? Point de vue du philosophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67ème Congrès de la société Nationale Française de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of emotions in decision making</w:t>
+                <w:t xml:space="preserve">Le passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII European Congress Perinatal Medicine "Imprinting the future"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">2e Journée de l'Espace Éthique Azuréen "Éthique d'une mort annoncée: moi et l'autre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726970v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestation pour autrui</w:t>
+                <w:t xml:space="preserve">Soins palliatifs : une philosophie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIe Forum européen de bioéthique "La famille - questions de bioéthique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur la médecine palliative "Une unité, un lieu, des pratiques, une philosophie du soin", organisé par le Centre Hospitalier d'Avignon, le pôle Cancérologie et l'Unité de Soins palliatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726948v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique et fin de vie (conférence-débat)</w:t>
+                <w:t xml:space="preserve">The impact of emotions in decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ième Congrès de la Société Française de Neurologie Pédiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">XXIII European Congress Perinatal Medicine "Imprinting the future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726950v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soins palliatifs : une philosophie ?</w:t>
+                <w:t xml:space="preserve">La gestation pour autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur la médecine palliative "Une unité, un lieu, des pratiques, une philosophie du soin", organisé par le Centre Hospitalier d'Avignon, le pôle Cancérologie et l'Unité de Soins palliatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">IIe Forum européen de bioéthique "La famille - questions de bioéthique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726964v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage</w:t>
+                <w:t xml:space="preserve">Éthique et fin de vie (conférence-débat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée de l'Espace Éthique Azuréen "Éthique d'une mort annoncée: moi et l'autre"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">22ième Congrès de la Société Française de Neurologie Pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726979v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precautionary principles in medicine (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès international de Gynécologie Obstétrique et Reproduction "Gynazur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration et traitement du cerveau : enjeux éthiques et juridiques. Interface Homme/Machine : réparation ou augmentation ? Quels impacts sur la société ?</w:t>
+                <w:t xml:space="preserve">Philosophie de la conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audition publique de l'Office parlementaire d'évaluation des choix scientifiques et technologiques, sur "Exploration et traitement du cerveau : enjeux éthiques et juridiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp. 151-157 Tome 2</w:t>
+              <w:t xml:space="preserve">25e congrès international du Groupe de recherche sur la maladie d'Alzheimer (GRAL) " Conscience, représentation de soi et désordre neuro-cognitifs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726907v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophie de la conscience</w:t>
+                <w:t xml:space="preserve">Exploration et traitement du cerveau : enjeux éthiques et juridiques. Interface Homme/Machine : réparation ou augmentation ? Quels impacts sur la société ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e congrès international du Groupe de recherche sur la maladie d'Alzheimer (GRAL) " Conscience, représentation de soi et désordre neuro-cognitifs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Audition publique de l'Office parlementaire d'évaluation des choix scientifiques et technologiques, sur "Exploration et traitement du cerveau : enjeux éthiques et juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp. 151-157 Tome 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726942v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches philosophiques de la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Les jeudis de l'urgence" sur l'"Approche éthique de la mort", organisé par la Ville de Marseille avec la collaboration de l'Institut de médecine tropicale IMTSSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions éthiques à propos du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national de l'UNAPEI "La santé de la personne polyhandicapée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances, perceptions et attentes des médecins face à l'évaluation de la qualité de vie des enfants nés très grands prématurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Einaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41es Journées nationales de la Société Française de Médecine périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, France. pp.S92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le médecin, le patient et la mort</w:t>
+                <w:t xml:space="preserve">L'hébergement électronique des données de santé . Vers la fin du secret médical ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e journée française contre l'épilepsie, organisée par la Ligue Française Contre l'Épilepsie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque GYPSY XI : "Peut-on tout dire ? Transparence ou secret ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 7-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726889v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu'où aller en réanimation ? Le point de vue du philosophe</w:t>
+                <w:t xml:space="preserve">Le médecin, le patient et la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Enjeux éthiques du progrès dans le champ de la santé et des maladies rares" - Observatoire national de la fin de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">14e journée française contre l'épilepsie, organisée par la Ligue Française Contre l'Épilepsie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726884v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects éthiques de la délivrance de soins aux personnes âgées vulnérables</w:t>
+                <w:t xml:space="preserve">Incidence des émotions dans nos erreurs de décision - Table ronde: &amp;quot;l'erreur en milieu médical: sa gestion, ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de la Société française de Gérodontologie et du groupement des sociétés scientifiques odonto-stomatologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie et de l'Association des Pédiatres de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726877v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des émotions dans nos erreurs de décision - Table ronde: &amp;quot;l'erreur en milieu médical: sa gestion, ses conséquences</w:t>
+                <w:t xml:space="preserve">Jusqu'où aller en réanimation ? Le point de vue du philosophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie et de l'Association des Pédiatres de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque "Enjeux éthiques du progrès dans le champ de la santé et des maladies rares" - Observatoire national de la fin de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726875v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioéthique : transmettre la vie à titre posthume ?</w:t>
+                <w:t xml:space="preserve">Aspects éthiques de la délivrance de soins aux personnes âgées vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">108e Congrès des notaires de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle de la Société française de Gérodontologie et du groupement des sociétés scientifiques odonto-stomatologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726872v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hébergement électronique des données de santé . Vers la fin du secret médical ?</w:t>
+                <w:t xml:space="preserve">Bioéthique : transmettre la vie à titre posthume ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GYPSY XI : "Peut-on tout dire ? Transparence ou secret ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 7-26</w:t>
+              <w:t xml:space="preserve">108e Congrès des notaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726940v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'accompagner ?</w:t>
+                <w:t xml:space="preserve">Soins palliatifs en néonatologie : approche philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national "Actions pour les malades" de la Ligue Nationale Contre le Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Néonatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726882v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soins palliatifs en néonatologie : approche philosophique</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'accompagner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Néonatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque national "Actions pour les malades" de la Ligue Nationale Contre le Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726859v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de l'expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national "Le statut de l'expert, de l'être au devenir", organisé par l'Union des compagnies d'experts près la Cour d'appel d'Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et douleur en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ième Journée des Actualités de la douleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de la réflexion éthique dans nos décisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national du Groupe Sarcome Français / Groupe d'Études des Tumeurs Osseuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes dans le débat éthique contemporain : déontologisme, utilitarisme, communautarisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Forum Professionnel des Psychologues "Le sujet et la norme - Vers de nouvelles pratiques ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId402"/>
+      <w:footerReference w:type="default" r:id="rId403"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16749,51 +16761,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3616B209"/>
+    <w:nsid w:val="BECA79DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16897,51 +16909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2CBD4C46"/>
+    <w:nsid w:val="D3F9483A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17045,51 +17057,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="ACEF342C"/>
+    <w:nsid w:val="8FA08270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17193,51 +17205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B3FACDEC"/>
+    <w:nsid w:val="4A80485E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17341,51 +17353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="60A786A6"/>
+    <w:nsid w:val="6D62AB07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17489,51 +17501,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BAFE896A"/>
+    <w:nsid w:val="62BA2FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17637,51 +17649,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="93B714EA"/>
+    <w:nsid w:val="704B82EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17886,51 +17898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-le-coz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079587518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurenche Mateu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saudemont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallissian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Merrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frydman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2025.03.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saudemont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunet-Jailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.06.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05441722v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Isra&#235;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rezungles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-099484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouvenot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Santiago" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101163" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Nicolas Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.03.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.04.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugenschmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2023.09.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.11.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.07.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Juillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.07.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2022.09.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.05.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4286.0035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4272.0045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crpsy.005.0147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.01.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guivarc'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bukiet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12516" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthiller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Schott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13229" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lae.192.0006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vande Perre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Corsini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0224-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fanti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lalumera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-018-4124-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.02.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.04.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2018.01.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4249.0059" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Hermitte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880895v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2018.09.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8K7G93M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Illy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix361" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Paul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.173.0069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Saliba-Serre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12323" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482385v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colavolpe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335123v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camoin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2015.07.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordon-Pallier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lapointe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201632s112" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roblot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulcini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.02.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6GLGXDG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431607v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439266v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116994v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bordoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Magalon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gilbertas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gamerre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Coz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Einaudi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-015-0045-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142414v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ranger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.11.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2014.11.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2015.03.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158005v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064477v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couvert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hassler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Riquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2014.06.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026350v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.02.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064918v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871296v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-013-0485-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225471v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140461v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuchtan-Torrents" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartoli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Lehucher-Michel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.04.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Janvier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876042v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879087v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880291v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827525v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Sim&#233;oni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Ercole" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cahpu.2013.01.010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826549v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-13-58" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826560v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Einaudi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2013.02.013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FJ92JH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909351v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gosselin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-89" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878755v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7866.1000118" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847309v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2013.02.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795308v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2011.10.012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XD13FPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876065v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Sambuc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795662v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.10.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4FCNC1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795674v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Servy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.035.0083" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796080v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Simeoni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Condopoulos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-10-122" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718374v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718995v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612231v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vassal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matillon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapuis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269216310385876" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561220v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2009.0224" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934595v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ravix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849322v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benha&#239;m" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071580v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565958v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;drot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verrecchia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Houlou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103231v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484949v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484977v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1445d" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484964v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897357v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897470v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344764v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344750v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897592v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395026v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394920v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395116v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972129v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997953v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281267v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395136v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335659v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335662v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867177v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335670v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345026v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345014v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345008v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344808v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441146v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441204v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440465v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441202v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benhaim" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557920v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222289v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=10534" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222309v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222283v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222270v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005194v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064062v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911720v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881184v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879076v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911010v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879094v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taylor" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-52891-9.00009-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880534v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911029v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911727v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847267v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726615v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726981v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726605v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726603v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726612v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718384v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719020v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726601v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719023v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718382v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407419v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcucci" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokrane" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morey Pearl" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Malzac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976764v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vieille" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845350v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchet-Barraud Brigitte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc La Piana" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ciais" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derniaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976833v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073901v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223385v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911092v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911063v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911055v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726970v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726948v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726950v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726964v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726979v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726967v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726907v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726942v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726952v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726958v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796135v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Ercole" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726889v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726884v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726877v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726875v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726940v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726882v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726859v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726978v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726887v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726880v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726869v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-le-coz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079587518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurenche Mateu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saudemont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05441722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Isra&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rezungles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-099484" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallissian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Merrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frydman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2025.03.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saudemont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunet-Jailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.06.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouvenot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Santiago" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101163" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Nicolas Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.03.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.04.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugenschmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2023.09.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.11.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Juillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.07.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2022.09.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.05.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4286.0035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4272.0045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crpsy.005.0147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.01.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guivarc'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bukiet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12516" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthiller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Schott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13229" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lae.192.0006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.02.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.04.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fanti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lalumera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-018-4124-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vande Perre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Corsini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0224-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4249.0059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2018.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Hermitte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880895v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2018.09.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8K7G93M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Illy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix361" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Paul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.173.0069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Saliba-Serre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12323" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335103v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roblot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulcini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.02.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6GLGXDG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colavolpe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordon-Pallier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lapointe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201632s112" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335123v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2015.07.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439266v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2014.11.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142414v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ranger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.11.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bordoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Magalon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gilbertas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gamerre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Coz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199726v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Einaudi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-015-0045-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2015.03.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XMRL8L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158005v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuchtan-Torrents" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartoli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Lehucher-Michel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.04.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871296v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-013-0485-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.02.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064918v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064477v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couvert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hassler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Riquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2014.06.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139885v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Janvier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Einaudi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2013.02.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FJ92JH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826549v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-13-58" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880291v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827525v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Sim&#233;oni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Ercole" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cahpu.2013.01.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876042v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879087v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878755v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7866.1000118" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909351v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gosselin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-89" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847309v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2013.02.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2011.10.012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XD13FPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876065v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Sambuc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795662v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.10.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4FCNC1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796080v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Simeoni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Condopoulos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-10-122" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795674v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Servy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.035.0083" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718995v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612231v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vassal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapuis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269216310385876" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561220v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2009.0224" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ravix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849322v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benha&#239;m" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071580v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565958v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;drot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verrecchia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Houlou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103231v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484964v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484977v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1445d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484949v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897357v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897470v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344764v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344750v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894378v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897592v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395116v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395026v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394920v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972129v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997953v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281267v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395136v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335659v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335662v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335670v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345026v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345014v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345008v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441204v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441146v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344808v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441202v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benhaim" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440465v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222309v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=10534" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557920v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222289v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222283v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222270v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005194v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064062v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taylor" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-52891-9.00009-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881184v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879076v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911010v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880534v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911727v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911029v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847267v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726605v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726615v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726981v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726603v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726612v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718384v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719020v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726601v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719023v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718382v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407419v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcucci" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokrane" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morey Pearl" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Malzac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976764v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vieille" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845350v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchet-Barraud Brigitte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc La Piana" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ciais" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derniaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976833v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073901v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223385v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911092v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911063v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911055v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726979v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726964v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726970v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726948v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726967v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726942v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726907v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726952v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726958v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796135v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Ercole" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726940v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726889v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726875v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726884v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726877v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726872v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726859v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726882v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726978v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726887v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726880v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726869v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>