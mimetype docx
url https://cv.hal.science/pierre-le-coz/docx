--- v1 (2026-04-16)
+++ v2 (2026-05-20)
@@ -778,1541 +778,1528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the expectations of patients regarding the communication of nuclear imaging results? Insights from a French national survey of 723 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intelligence artificielle peut-elle résoudre les dilemmes moraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Gonzalez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santiago Nicolas Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125, pp.490-492</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05441722v1</w:t>
+                <w:t xml:space="preserve">hal-05477027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appariement donneur-receveurs dans le don de gamètes : qu’en pensent les femmes non mariées en parcours de don de spermatozoïdes dans un CECOS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Gallissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Merrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Frydman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gofs.2025.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards de professionnels sur l’utilisation de psychédéliques en soins palliatifs : enquête qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brunet-Jailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.etiqe.2025.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Can expensive drugs compromise fair access to care?].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bouvenot</w:t>
+                <w:t xml:space="preserve">What are the expectations of patients regarding the communication of nuclear imaging results? Insights from a French national survey of 723 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rezungles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.e099484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-099484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476962v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05441722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Overconfidence in generative chatbots: is doctors'independance at risk ?].</w:t>
+                <w:t xml:space="preserve">[Can expensive drugs compromise fair access to care?].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Santiago</w:t>
+                <w:t xml:space="preserve">Gilles Bouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 75 (10), pp.1059-1060</w:t>
+              <w:t xml:space="preserve">, 2025, 75 (4), pp.365-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477034v1</w:t>
+                <w:t xml:space="preserve">hal-05476962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus philosophy: Transgenderism, conceptual and ethical aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Le Coz</w:t>
+                <w:t xml:space="preserve">[Overconfidence in generative chatbots: is doctors'independance at risk ?].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (10), pp.1059-1060</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476995v1</w:t>
+                <w:t xml:space="preserve">hal-05477034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological approaches and physical restraint in dental care for individuals with intellectual and neurodevelopmental disabilities and challenging behaviour: a scoping review of patients’ and caregivers’ experiences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Focus philosophy: Transgenderism, conceptual and ethical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (2), pp.104-114. </w:t>
+              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, pp.101163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2025.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jemep.2025.101163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104126v1</w:t>
+                <w:t xml:space="preserve">hal-05476995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle peut-elle résoudre les dilemmes moraux ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Santiago Nicolas Lopez</w:t>
+                <w:t xml:space="preserve">Pharmacological approaches and physical restraint in dental care for individuals with intellectual and neurodevelopmental disabilities and challenging behaviour: a scoping review of patients’ and caregivers’ experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurenche Mateu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), pp.104-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2025.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477027v1</w:t>
+                <w:t xml:space="preserve">hal-05104126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique et médicament : faut-il s’indigner du prix de certains médicaments ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médicaments anti-cancéreux onéreux : Disponibilité et soutenabilité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bouvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 207 (5), pp.642-648. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2023.03.010⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2023.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344693v1</w:t>
+                <w:t xml:space="preserve">hal-04344739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux médicaments contre la maladie d’Alzheimer : lueur d’espoir ou nouveau mirage ?</w:t>
+                <w:t xml:space="preserve">Éthique et médicament : faut-il s’indigner du prix de certains médicaments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bouvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207 (5), pp.642-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2023.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344721v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion à propos de la communication : « éthique et médicament : faut-il s’indigner du prix de certains médicaments ? »</w:t>
+                <w:t xml:space="preserve">Nouveaux médicaments contre la maladie d’Alzheimer : lueur d’espoir ou nouveau mirage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bouvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344704v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous deep sedation until death of children at the end of life: French physicians’ opinions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discussion à propos de la communication : « éthique et médicament : faut-il s’indigner du prix de certains médicaments ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207 (6), pp.821-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2023.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344178v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et éthique face à la mort en préhospitalier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous deep sedation until death of children at the end of life: French physicians’ opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole-Anne Pisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-ange Einaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hugenschmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Douplat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'infirmière</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344728v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médicaments anti-cancéreux onéreux : Disponibilité et soutenabilité économique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux et éthique face à la mort en préhospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hugenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guilhot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (295), pp.42-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2023.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2023.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344739v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some comments about public perception of drug risk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’euthanasie au suicide assisté : aspects éthiques et philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206 (5), pp.626-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2022.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843485v1</w:t>
+                <w:t xml:space="preserve">hal-03843451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La raison et les émotions en période pandémique</w:t>
               </w:r>
@@ -2361,632 +2348,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin de vie : il faut distinguer euthanasie et suicide assisté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some comments about public perception of drug risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2022.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843403v1</w:t>
+                <w:t xml:space="preserve">hal-03843485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie d’Alzheimer : savoir le plus tôt possible ?</w:t>
+                <w:t xml:space="preserve">Fin de vie : il faut distinguer euthanasie et suicide assisté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120, pp.10-11</w:t>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72(8), pp.825-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894362v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport 22-09. Perception du risque médicamenteux par le public et rôle des médias</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maladie d’Alzheimer : savoir le plus tôt possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.10-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843481v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment demeurer le plus juste possible en situation critique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport 22-09. Perception du risque médicamenteux par le public et rôle des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206 (8), pp.931-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2022.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940558v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémie émotionnelle: sommes-nous tous devenus des mufles affectifs?</w:t>
+                <w:t xml:space="preserve">Comment demeurer le plus juste possible en situation critique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 82, pp.89-100</w:t>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843433v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le doute : facteur d’inertie ou vecteur de progrès pour la science ?</w:t>
+                <w:t xml:space="preserve">Epidémie émotionnelle: sommes-nous tous devenus des mufles affectifs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 206 (1), pp.127-132</w:t>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843469v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sommes-nous gouvernés par nos émotions ?</w:t>
+                <w:t xml:space="preserve">Le doute : facteur d’inertie ou vecteur de progrès pour la science ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206 (1), pp.127-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fander.2022.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03843474v1</w:t>
+                <w:t xml:space="preserve">hal-03843469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’euthanasie au suicide assisté : aspects éthiques et philosophiques</w:t>
+                <w:t xml:space="preserve">Sommes-nous gouvernés par nos émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 206 (5), pp.626-631. </w:t>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2022.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fander.2022.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843451v1</w:t>
+                <w:t xml:space="preserve">hal-03843474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture d’égalité d’accès à des soins de qualité : quelles justifications morales ?</w:t>
               </w:r>
@@ -3113,308 +3113,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exigence de justice à l'épreuve de la pandémie</w:t>
+                <w:t xml:space="preserve">Éthique : pourquoi respecter l’autonomie du patient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6, pp.45-56. </w:t>
+              <w:t xml:space="preserve">Cancer(s) et Psy(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.147-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/etu.4272.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crpsy.005.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972085v1</w:t>
+                <w:t xml:space="preserve">hal-03394820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soins d’odontologie sous anesthésie générale chez l’enfant avec troubles psychiques ou cognitifs : enquête française et internationale d’évaluation des pratiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exigence de justice à l'épreuve de la pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLINIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4272.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027306v1</w:t>
+                <w:t xml:space="preserve">hal-02972085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique : pourquoi respecter l’autonomie du patient ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soins d’odontologie sous anesthésie générale chez l’enfant avec troubles psychiques ou cognitifs : enquête française et internationale d’évaluation des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer(s) et Psy(s)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLINIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (12), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394820v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des repères éthiques pour les décisions médicales irréversibles</w:t>
               </w:r>
@@ -3647,51 +3647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (6), pp.1193--1199. </w:t>
@@ -3801,317 +3801,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles valeurs pour le soin de demain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicians’ experience in decisions of withholding and withdrawing life-sustaining treatments: A multicenter survey into emergency departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2018.02.013⟩</w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (6), pp.633-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849391v1</w:t>
+                <w:t xml:space="preserve">hal-02281659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplantation, faut-il mériter son greffon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (826), pp.35-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soin.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering PET imaging results to cancer patients: steps for handling ethical issues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles valeurs pour le soin de demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (12), pp.2240-2241. </w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Des principes et des valeurs pour prendre soin, 63 (824), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-018-4124-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2018.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479726v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for reporting secondary findings of genome sequencing in cancer genes: the SFMPP recommendations</w:t>
               </w:r>
@@ -4225,528 +4233,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bioéthique à l'heure de la transition individualiste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delivering PET imaging results to cancer patients: steps for handling ethical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Lalumera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etu.4249.0059⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (12), pp.2240-2241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-018-4124-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849395v1</w:t>
+                <w:t xml:space="preserve">hal-02479726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical issues and dentists' practices with children with intellectual disability: A qualitative inquiry into a local French health network</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La bioéthique à l'heure de la transition individualiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2018.01.001⟩</w:t>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4249, pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4249.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527761v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutter contre les conflits d'intérêts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethical issues and dentists' practices with children with intellectual disability: A qualitative inquiry into a local French health network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ruquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angèle Hermitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.412-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2018.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934614v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique et e-santé : « Nous assistons à une triangulation de la relation soignant-soigné-écran »</w:t>
+                <w:t xml:space="preserve">Lutter contre les conflits d'intérêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angèle Hermitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objectif Soins et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880895v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicians’ experience in decisions of withholding and withdrawing life-sustaining treatments: A multicenter survey into emergency departments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éthique et e-santé : « Nous assistons à une triangulation de la relation soignant-soigné-écran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Objectif Soins et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02281659v1</w:t>
+                <w:t xml:space="preserve">hal-01880895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hospital-Based Committee of Moral Philosophy to Revive Ethics</w:t>
               </w:r>
@@ -4888,51 +4888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Défis et complexité, 32 (3), pp.69-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5090,475 +5090,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les freins à la prise en charge du patient âgé dépendant en pratique odontologique : Le point de vue du praticien</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le conflit d’intérêts : nouvelle figure du péché originel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de gériatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (5), pp.261-269</w:t>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4226, pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431607v1</w:t>
+                <w:t xml:space="preserve">hal-01335103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conflit d’intérêts : nouvelle figure du péché originel ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les freins à la prise en charge du patient âgé dépendant en pratique odontologique : Le point de vue du praticien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Ferrandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Raskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ruquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4226, pp.51-60</w:t>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (5), pp.261-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335103v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human resources needed to perform antimicrobial stewardship teams’ activities in French hospitals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">How do French nuclear physicians deal with ethical aspects of ă communication results to patients after PET performed for oncological ă indications? A national french survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Roblot</w:t>
+                <w:t xml:space="preserve">A. Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pulcini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colavolpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (1), pp.S521</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817498v1</w:t>
+                <w:t xml:space="preserve">hal-01482385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do French nuclear physicians deal with ethical aspects of ă communication results to patients after PET performed for oncological ă indications? A national french survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human resources needed to perform antimicrobial stewardship teams’ activities in French hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Le Coz</w:t>
+                <w:t xml:space="preserve">F. Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loundou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (4), pp.200-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482385v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde 6 - Quelles sont les responsabilités de la société vis-à-vis des personnes atteintes de maladies rares ?</w:t>
               </w:r>
@@ -5773,51 +5773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (2), pp.91-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5914,1544 +5914,1544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la société du “tout à l’écran” au souci des générations futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+                <w:t xml:space="preserve">L’exigence de sens du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (282), pp.21-24. </w:t>
+              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2), pp.230-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spp.2014.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jemep.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139844v1</w:t>
+                <w:t xml:space="preserve">hal-01164547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des attentes d’un système d’information en imagerie médicale : l’éthique des principes face à l’éthique de la contingence acceptée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Le Coz</w:t>
+                <w:t xml:space="preserve">Le coaching, un symptôme de fragilité du lien social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4215, p. 31-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142414v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cord blood collection and banking from a population with highly diverse geographic origins increase HLA diversity in the registry and do not lower the proportion of validated cord blood units: experience of the Marseille cord blood bank.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des attentes d’un système d’information en imagerie médicale : l’éthique des principes face à l’éthique de la contingence acceptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Choix et décision, 12 (1), pp.4-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2014.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116994v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il rémunérer le don d'ovocytes ? - &amp;quot;La gratuité protège les femmes les plus précaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Le Coz</w:t>
+                <w:t xml:space="preserve">De la société du “tout à l’écran” au souci des générations futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (282), pp.21-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spp.2014.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194772v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do physicians perceive quality of life? Ethical questioning in neonatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Einaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12910-015-0045-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers in Referring Neonatal Patients to Perinatal Palliative Care: A French Multicenter Survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faut-il rémunérer le don d'ovocytes ? - &amp;quot;La gratuité protège les femmes les plus précaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 500, pp.85-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211647v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exigence de sens du patient</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cord blood collection and banking from a population with highly diverse geographic origins increase HLA diversity in the registry and do not lower the proportion of validated cord blood units: experience of the Marseille cord blood bank.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gilbertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gamerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (4), pp.2015 Jan 26. doi: 10.1038/bmt.2014.314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01164547v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coaching, un symptôme de fragilité du lien social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers in Referring Neonatal Patients to Perinatal Palliative Care: A French Multicenter Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bétrémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (e0126861), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158005v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Comité consultatif national d'éthique et la question de l'euthanasie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dépistage de la consommation de substances psychoactives en milieu professionnel : enjeux techniques, éthiques et réglementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tuchtan-Torrents</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Lehucher-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Léonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de Medecine du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (5), pp.470-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2014.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225471v1</w:t>
+                <w:t xml:space="preserve">hal-01140461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage de la consommation de substances psychoactives en milieu professionnel : enjeux techniques, éthiques et réglementaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Comité consultatif national d'éthique et la question de l'euthanasie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de Medecine du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.29-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2014.04.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01140461v1</w:t>
+                <w:t xml:space="preserve">hal-01225471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of Lethal Fetal Abnormality among Perinatal Professionals and the Challenges of Neonatal Palliative Care.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le double diagnostic pré-implantatoire et ses conséquences: &amp;quot;Bébé-médicament&amp;quot; ou &amp;quot;Bébé du double espoir&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emilie Vriet-Ndour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jpm.2014.0023⟩</w:t>
+              <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp.187-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sagf.2014.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011166v1</w:t>
+                <w:t xml:space="preserve">hal-01064477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognition: towards a new approach to quality of life.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perceptions of Lethal Fetal Abnormality among Perinatal Professionals and the Challenges of Neonatal Palliative Care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bétrémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Vriet-Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-013-0485-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jpm.2014.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871296v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour le Comité consultatif national d'éthique au sein de la cité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (2), pp.105-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2014.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de conflit d'intérêts dans les champs de la santé et de l'environnement: regards philosophique et juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angèle Hermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bioethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (2), pp.15-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double diagnostic pré-implantatoire et ses conséquences: &amp;quot;Bébé-médicament&amp;quot; ou &amp;quot;Bébé du double espoir&amp;quot; ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Couvert</w:t>
+                <w:t xml:space="preserve">Metacognition: towards a new approach to quality of life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Riquet</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Sage-Femme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (4), pp.187-194. </w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.467-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sagf.2014.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-013-0485-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064477v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conflit d'intérêts dans le milieu médical et le problème de sa définition juridique. Accent sur le débat français</w:t>
               </w:r>
@@ -7558,51 +7558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets de naissance en soins palliatifs: un domaine de la périnatalité à construire [Palliative care birth plan: A field of perinatal medicine to build].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7687,103 +7687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life assessment in preterm children: physicians' knowledge, attitude, belief, practice - a KABP study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Einaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13, pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7811,152 +7811,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point de vue éthique sur le secret médical</w:t>
+                <w:t xml:space="preserve">Le point sur ... L'assistance médicale à la procréation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 56</w:t>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 373, p. 80-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880291v1</w:t>
+                <w:t xml:space="preserve">hal-00876042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité de vie des enfants nés très grands prématurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Einaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Siméoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8014,96 +8014,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point sur ... L'assistance médicale à la procréation</w:t>
+                <w:t xml:space="preserve">Point de vue éthique sur le secret médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 373, p. 80-85</w:t>
+              <w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876042v1</w:t>
+                <w:t xml:space="preserve">hal-00880291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de vie : approche philosophique</w:t>
               </w:r>
@@ -8152,347 +8152,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical Analysis of Information Systems (IS) In Health: A Model for Understanding Expectations and Actual Achievements to Stakeholders Involved In the IS</w:t>
+                <w:t xml:space="preserve">Health-related quality of life and its determinants in children with a congenital diaphragmatic hernia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Béranger</w:t>
+                <w:t xml:space="preserve">Fabrice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mancini</w:t>
+                <w:t xml:space="preserve">Agathe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Merrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Information Technology &amp; Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vol. 3 (Issue 1), pp.118. </w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2165-7866.1000118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-8-89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878755v1</w:t>
+                <w:t xml:space="preserve">hal-00909351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life and its determinants in children with a congenital diaphragmatic hernia.</w:t>
+                <w:t xml:space="preserve">Ethical Analysis of Information Systems (IS) In Health: A Model for Understanding Expectations and Actual Achievements to Stakeholders Involved In the IS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Michel</w:t>
+                <w:t xml:space="preserve">Jérôme Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Gosselin</w:t>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, pp.89. </w:t>
+              <w:t xml:space="preserve">Journal of Information Technology &amp; Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 3 (Issue 1), pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-8-89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2165-7866.1000118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909351v1</w:t>
+                <w:t xml:space="preserve">hal-00878755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation éthique des systèmes d’information auprès des acteurs de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.83-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8517,51 +8517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux et les bonnes pratiques éthiques en téléradiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8602,942 +8602,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion éthique sur la pluridisciplinarité et la confidentialité de l'information en imagerie médicale via les nouvelles technologies de l'information et la communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Télémédecine sous X ? Pourquoi prolonger cette protection individuelle historique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Servy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2011.10.012⟩</w:t>
+              <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012/2 (35), pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/seve.035.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795308v1</w:t>
+                <w:t xml:space="preserve">hal-00795674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dignité humaine kantienne : une justification théorique des transplantations d'organes ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preterm children quality of life evaluation: a qualitative study to approach physicians' perception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Einaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Condopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7525-10-122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876065v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place humaine des systèmes d'information en cancérologie: mesure du degré d'applicabilité des moyens et de désordre (entropie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Réflexion éthique sur la pluridisciplinarité et la confidentialité de l'information en imagerie médicale via les nouvelles technologies de l'information et la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béranger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.10.001⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (3), pp.215-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2011.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795662v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preterm children quality of life evaluation: a qualitative study to approach physicians' perception.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dignité humaine kantienne : une justification théorique des transplantations d'organes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Sambuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, p. 219-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1477-7525-10-122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00796080v1</w:t>
+                <w:t xml:space="preserve">hal-00876065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télémédecine sous X ? Pourquoi prolonger cette protection individuelle historique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Mise en place humaine des systèmes d'information en cancérologie: mesure du degré d'applicabilité des moyens et de désordre (entropie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Servy</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (5-6), pp.308-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/seve.035.0083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00795674v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps des morts mérite le respect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Return home at the end of life: Patients' vulnerability and risk factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Matillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsabilité - Revue de formation sur le risque médical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (2), pp.139-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0269216310385876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718374v1</w:t>
+                <w:t xml:space="preserve">inserm-00612231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bioéthique ne se résume pas aux mères porteuses</w:t>
+                <w:t xml:space="preserve">Le corps des morts mérite le respect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp. 60-62</w:t>
+              <w:t xml:space="preserve">Responsabilité - Revue de formation sur le risque médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718995v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return home at the end of life: Patients' vulnerability and risk factors.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La bioéthique ne se résume pas aux mères porteuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palliative Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp. 60-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0269216310385876⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00612231v1</w:t>
+                <w:t xml:space="preserve">hal-00718995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the principle of equal access for all applied in practice to palliative care for the elderly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Vassal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+                <w:t xml:space="preserve">Yves Matillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (12), pp.1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11015,234 +11015,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps vu à travers le prisme de la bioéthique</w:t>
+                <w:t xml:space="preserve">L’intérêt supérieur de l’enfant : enjeux philosophiques, éthiques et juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du corps et de l'apparence, L'image corporelle dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUP; Presses universitaires de Provence, pp.131-141, 2020, 9791032002698</w:t>
+              <w:t xml:space="preserve">Pédiatrie pour le praticien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7e édition, MASSON, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972129v1</w:t>
+                <w:t xml:space="preserve">hal-02997953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intérêt supérieur de l’enfant : enjeux philosophiques, éthiques et juridiques</w:t>
+                <w:t xml:space="preserve">La morale transfigurée par le style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédiatrie pour le praticien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7e édition, MASSON, 2020</w:t>
+              <w:t xml:space="preserve">Les cahiers de l'herne "Comte-Sponville"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997953v1</w:t>
+                <w:t xml:space="preserve">hal-02281267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La morale transfigurée par le style</w:t>
+                <w:t xml:space="preserve">Le corps vu à travers le prisme de la bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de l'herne "Comte-Sponville"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Psychologie du corps et de l'apparence, L'image corporelle dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUP; Presses universitaires de Provence, pp.131-141, 2020, 9791032002698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281267v1</w:t>
+                <w:t xml:space="preserve">hal-02972129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle philosophie pour faire face à l’adversité ?</w:t>
               </w:r>
@@ -11291,514 +11291,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prédiction : ses avatars historiques et ses critiques philosophiques.</w:t>
+                <w:t xml:space="preserve">Reconnaître autrui en tant que personne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticiper, prévoir, prédire en psychiatrie : enjeux éthiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.31-40, 2018, 978-2-84874-793-4</w:t>
+              <w:t xml:space="preserve">Réflexion et recherches en éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DALLOZ, pp.59-68, 2018, 978 2 247 18105 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335659v1</w:t>
+                <w:t xml:space="preserve">hal-02335670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe d’autonomie : pilier d’argile de l’éthique. Le malade et la décision médicale : fragilité du consentement et de l’autonomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+                <w:t xml:space="preserve">Les valeurs du soin. Avis du comité d'éthique sur les enjeux économiques et éthiques des décisions en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le malade et la décision médicale : fragilité du consentement et de l’autonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-76, 2018, 9782848676357</w:t>
+              <w:t xml:space="preserve">Les valeurs du soin / enjeux éthiques, économiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seli Arslan, pp.149-159, 2018, 9782842762414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335662v1</w:t>
+                <w:t xml:space="preserve">hal-01867177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaître autrui en tant que personne.</w:t>
+                <w:t xml:space="preserve">La prédiction : ses avatars historiques et ses critiques philosophiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEH. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexion et recherches en éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DALLOZ, pp.59-68, 2018, 978 2 247 18105 6</w:t>
+              <w:t xml:space="preserve">Anticiper, prévoir, prédire en psychiatrie : enjeux éthiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-40, 2018, 978-2-84874-793-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335670v1</w:t>
+                <w:t xml:space="preserve">hal-02335659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les valeurs du soin. Avis du comité d'éthique sur les enjeux économiques et éthiques des décisions en santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Le Coz</w:t>
+                <w:t xml:space="preserve">Le principe d’autonomie : pilier d’argile de l’éthique. Le malade et la décision médicale : fragilité du consentement et de l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les valeurs du soin / enjeux éthiques, économiques et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seli Arslan, pp.149-159, 2018, 9782842762414</w:t>
+              <w:t xml:space="preserve">Le malade et la décision médicale : fragilité du consentement et de l’autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-76, 2018, 9782848676357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867177v1</w:t>
+                <w:t xml:space="preserve">hal-02335662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on libérer sans aliéner ?</w:t>
+                <w:t xml:space="preserve">La santé connectée : approche éthique et philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éthique à l’épreuve de l’adolescence.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séli Arslan, pp.40-49, 2017, Perspectives soignantes</w:t>
+              <w:t xml:space="preserve">La santé connectée et "son" droit : approches de droit européen et de droit français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires d'Aix Marseille, pp.31-36, 2017, Cahiers droit de la santé LEH, 9782731410693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345026v1</w:t>
+                <w:t xml:space="preserve">hal-02345014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé connectée : approche éthique et philosophique</w:t>
+                <w:t xml:space="preserve">Le concept de participation en philosophie politique : l’homme du commun peut-il participer à toutes les décisions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé connectée et "son" droit : approches de droit européen et de droit français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires d'Aix Marseille, pp.31-36, 2017, Cahiers droit de la santé LEH, 9782731410693</w:t>
+              <w:t xml:space="preserve">La participation des patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DALLOZ, pp.1-10, 2017, Collection Ethique biomédicale et normes juridiques, 224717034X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345014v1</w:t>
+                <w:t xml:space="preserve">hal-02345008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de participation en philosophie politique : l’homme du commun peut-il participer à toutes les décisions ?</w:t>
+                <w:t xml:space="preserve">Peut-on libérer sans aliéner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La participation des patients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DALLOZ, pp.1-10, 2017, Collection Ethique biomédicale et normes juridiques, 224717034X</w:t>
+              <w:t xml:space="preserve">L’éthique à l’épreuve de l’adolescence.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séli Arslan, pp.40-49, 2017, Perspectives soignantes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345008v1</w:t>
+                <w:t xml:space="preserve">hal-02345026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules souches du sang de cordon ombilical : l'avis du Comité national d'éthique</w:t>
               </w:r>
@@ -11989,234 +11989,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sangs ? Pratiques, représentations, institutions et défis contemporains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire des catégories permet-il de s'approcher de la réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sang - Donner et recevoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.11-19, 2016, Corps, 978-2-271-09026-3</w:t>
+              <w:t xml:space="preserve">Classification et catégories en psychiatrie: enjeux éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEH Editions, pp.23-32, 2016, Actes et Séminaitres, 978-2-84874-666-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441202v1</w:t>
+                <w:t xml:space="preserve">hal-01440465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des catégories permet-il de s'approcher de la réalité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels sangs ? Pratiques, représentations, institutions et défis contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Berland-Benhaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classification et catégories en psychiatrie: enjeux éthiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEH Editions, pp.23-32, 2016, Actes et Séminaitres, 978-2-84874-666-1</w:t>
+              <w:t xml:space="preserve">Le sang - Donner et recevoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.11-19, 2016, Corps, 978-2-271-09026-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440465v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilitarisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grimaud, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABCDaire d'éthique médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -12331,51 +12331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procréation médicalement assistée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grimaud, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABCDaire d'éthique médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -12417,51 +12417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grimaud, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABCDaire d'éthique médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -12503,51 +12503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits d'intérêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grimaud, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABCDaire d'éthique médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -12583,982 +12583,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La patrimonialisation du corps humain : aspects philosophiques et enjeux éthiques</w:t>
+                <w:t xml:space="preserve">Qu'est ce qu'être mère à l'âge de l'assistance médicale à la procréation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Guylène. </w:t>
+              <w:t xml:space="preserve">Feuillet-Liger Brigitte ; Crespo-Brauner Maria-Claudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps et patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Etudes Hospitalières, p. 27-34, 2014, Les cahiers de droit de la santé, 978-2-84874-474-2</w:t>
+              <w:t xml:space="preserve">Les incidences de la biomédecine sur la parenté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.349-356, 2014, Droit, bioéthique et société, 978-2-8027-4569-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005194v1</w:t>
+                <w:t xml:space="preserve">hal-01064062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est ce qu'être mère à l'âge de l'assistance médicale à la procréation</w:t>
+                <w:t xml:space="preserve">La patrimonialisation du corps humain : aspects philosophiques et enjeux éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Feuillet-Liger Brigitte ; Crespo-Brauner Maria-Claudia. </w:t>
+              <w:t xml:space="preserve">Nicolas Guylène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les incidences de la biomédecine sur la parenté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.349-356, 2014, Droit, bioéthique et société, 978-2-8027-4569-3</w:t>
+              <w:t xml:space="preserve">Corps et patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes Hospitalières, p. 27-34, 2014, Les cahiers de droit de la santé, 978-2-84874-474-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064062v1</w:t>
+                <w:t xml:space="preserve">hal-01005194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Announcing the diagnosis : counselling the parents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loved ones' role in end of life care: evaluating deontological and utilitarian ethical arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feuillet B. ; Orfali K. ; Callus T. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Clinical Neurology - Pediatric Neurology Part I - volume 111 3rd Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Families and End-of-Life Treatment Decisions - An International Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.15-26, 2013, Collection "Droit, Bioéthique et Société"</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879094v1</w:t>
+                <w:t xml:space="preserve">hal-00911727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les proches lors des décisions de fin de vie médicalisée ? - Arguments déontologistes et utilitaristes en éthique</w:t>
+                <w:t xml:space="preserve">Le Comité consultatif national d'éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les proches et la fin de vie médicalisée - Panorama international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.13-25, 2013, Collection "Droit, Bioéthique et Société", 978-2-8027-3564-9</w:t>
+              <w:t xml:space="preserve">La science au présent 2013. Une année d'actualité scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition Encyclopédie Universalis, pp.279-280, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911720v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanité et culture. La culture introduit du sens dans la vie humaine</w:t>
+                <w:t xml:space="preserve">Pourquoi l'exhibition des cadavres a-t-elle été interdite en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les conversations de Salerne - Santé e(s)t culture(s)s en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions La passe du vent, p. 257-267, 2013, coll. "Faire cité", 978-2-84562-238-8</w:t>
+              <w:t xml:space="preserve">Corps: Quelle conscience de son corps ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.79-86, 2013, N°11 - 2013, 978-2-271-07687-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881184v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle solution aux dilemmes éthiques en cas de pandémie virale ? L'avis n°106 du CCNE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Announcing the diagnosis : counselling the parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les catastrophes sanitaires - Actes du XIIe colloque du CDSA (UMR 7268 ADES), Aix-en-Provence, 15-16 novembres 2012 - (Les cahiers de droit de la santé, n°17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Clinical Neurology - Pediatric Neurology Part I - volume 111 3rd Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, p. 93-99, 2013, 978-0-444-52891-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-52891-9.00009-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879076v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des dépouilles et restes humains : aspects éthiques</w:t>
+                <w:t xml:space="preserve">Quelle place pour les proches lors des décisions de fin de vie médicalisée ? - Arguments déontologistes et utilitaristes en éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ali Benmakhlouf. </w:t>
+              <w:t xml:space="preserve">Feuillet-Liger B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bioéthique, pour quoi faire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P.U.F., pp.210-214, 2013, 978-2-13-061906-2</w:t>
+              <w:t xml:space="preserve">Les proches et la fin de vie médicalisée - Panorama international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.13-25, 2013, Collection "Droit, Bioéthique et Société", 978-2-8027-3564-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911010v1</w:t>
+                <w:t xml:space="preserve">hal-00911720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que recouvre le &amp;quot;secret&amp;quot; ? Esquive de définition</w:t>
+                <w:t xml:space="preserve">Humanité et culture. La culture introduit du sens dans la vie humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sous la direction de Patrick Ben Soussan et Roland Gori. </w:t>
+              <w:t xml:space="preserve">Delanoë-Vieux Carine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peut-on vraiment se passer du secret ? L'illusion de la transparence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Erès, p. 17-29, 2013, 9782749239330</w:t>
+              <w:t xml:space="preserve">Les conversations de Salerne - Santé e(s)t culture(s)s en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La passe du vent, p. 257-267, 2013, coll. "Faire cité", 978-2-84562-238-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880534v1</w:t>
+                <w:t xml:space="preserve">hal-00881184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loved ones' role in end of life care: evaluating deontological and utilitarian ethical arguments</w:t>
+                <w:t xml:space="preserve">Quelle solution aux dilemmes éthiques en cas de pandémie virale ? L'avis n°106 du CCNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Families and End-of-Life Treatment Decisions - An International Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.15-26, 2013, Collection "Droit, Bioéthique et Société"</w:t>
+              <w:t xml:space="preserve">Les catastrophes sanitaires - Actes du XIIe colloque du CDSA (UMR 7268 ADES), Aix-en-Provence, 15-16 novembres 2012 - (Les cahiers de droit de la santé, n°17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les études hospitalières, p. 271-278, 2013, 978-2-84874-444-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911727v1</w:t>
+                <w:t xml:space="preserve">hal-00879076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Comité consultatif national d'éthique</w:t>
+                <w:t xml:space="preserve">Conservation des dépouilles et restes humains : aspects éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ali Benmakhlouf. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La science au présent 2013. Une année d'actualité scientifique et technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition Encyclopédie Universalis, pp.279-280, 2013</w:t>
+              <w:t xml:space="preserve">La bioéthique, pour quoi faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.F., pp.210-214, 2013, 978-2-13-061906-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911029v1</w:t>
+                <w:t xml:space="preserve">hal-00911010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi l'exhibition des cadavres a-t-elle été interdite en France ?</w:t>
+                <w:t xml:space="preserve">Que recouvre le &amp;quot;secret&amp;quot; ? Esquive de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Patrick Ben Soussan et Roland Gori. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps: Quelle conscience de son corps ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.79-86, 2013, N°11 - 2013, 978-2-271-07687-8</w:t>
+              <w:t xml:space="preserve">Peut-on vraiment se passer du secret ? L'illusion de la transparence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, p. 17-29, 2013, 9782749239330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847267v1</w:t>
+                <w:t xml:space="preserve">hal-00880534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche philosophique du concept de précarité</w:t>
+                <w:t xml:space="preserve">Nos émotions et nos valeurs éthiques: l'apport des philosophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P.-H. Bréchat ; J. Lebas. </w:t>
+              <w:t xml:space="preserve">P. Pirnay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovons contre les inégalités de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Ecole des Hautes Etudes de Santé Publique, pp. 431-440, 2012, 978-2-8109-0079-4</w:t>
+              <w:t xml:space="preserve">L'éthique en médecine bucco-dentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace ID, pp. 26-30, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726605v1</w:t>
+                <w:t xml:space="preserve">hal-00726615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos émotions et nos valeurs éthiques: l'apport des philosophes</w:t>
+                <w:t xml:space="preserve">Approche philosophique du concept de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Pirnay. </w:t>
+              <w:t xml:space="preserve">P.-H. Bréchat ; J. Lebas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éthique en médecine bucco-dentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Espace ID, pp. 26-30, 2012</w:t>
+              <w:t xml:space="preserve">Innovons contre les inégalités de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Ecole des Hautes Etudes de Santé Publique, pp. 431-440, 2012, 978-2-8109-0079-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726615v1</w:t>
+                <w:t xml:space="preserve">hal-00726605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique du soin et de la santé</w:t>
               </w:r>
@@ -13757,169 +13757,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'allégorie de la caverne: un paradigme pour appréhender l'adolescence</w:t>
+                <w:t xml:space="preserve">Humaniser la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescent et acte médical, regards croisés. Approche internationale et pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Bruylant, pp. 33-44, 2011, Droit, bioéthique et société, 978-2-8027-3046-0</w:t>
+              <w:t xml:space="preserve">Santé, égalité, solidarité: des propositions pour humaniser la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp. 251-263, 2011, 978-2-8178-0273-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718384v1</w:t>
+                <w:t xml:space="preserve">hal-00719023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La naissance de l'enfant. Aspects éthiques et philosophiques</w:t>
+                <w:t xml:space="preserve">L'allégorie de la caverne: un paradigme pour appréhender l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feuillet-Ligier B. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit aux soins en médecine prénatale - Actualités scientifiques, éthiques et juridiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp. 7-14, 2011, 978-2-247-11407-8</w:t>
+              <w:t xml:space="preserve">Adolescent et acte médical, regards croisés. Approche internationale et pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Bruylant, pp. 33-44, 2011, Droit, bioéthique et société, 978-2-8027-3046-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719020v1</w:t>
+                <w:t xml:space="preserve">hal-00718384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hébergement électronique des données de santé. Vers la fin du secret médical ?</w:t>
               </w:r>
@@ -13972,96 +13972,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humaniser la fin de vie</w:t>
+                <w:t xml:space="preserve">La naissance de l'enfant. Aspects éthiques et philosophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé, égalité, solidarité: des propositions pour humaniser la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp. 251-263, 2011, 978-2-8178-0273-2</w:t>
+              <w:t xml:space="preserve">Le droit aux soins en médecine prénatale - Actualités scientifiques, éthiques et juridiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp. 7-14, 2011, 978-2-247-11407-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719023v1</w:t>
+                <w:t xml:space="preserve">hal-00719020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est ce que dépister ? Approche éthique et conceptuelle.</w:t>
               </w:r>
@@ -14311,51 +14311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales, pratiques sociales et travail émotionnel : analyse psychosociale de la sédation en contexte de prise en charge en soins palliatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14549,51 +14549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer la sédation : « fragments » issus d'une analyse psycho-sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14739,64 +14739,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Einaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ièmes Journées Nationales de la Société Française de Médecine Périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine Périnatale, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14815,1601 +14815,1601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déontologie dans le champ de l'expertise</w:t>
+                <w:t xml:space="preserve">Qu'est ce que l'éthique des soins ? Point de vue du philosophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Alerte, Expertise et Démocratie (colloque de la Fondation Sciences Citoyennes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">67ème Congrès de la société Nationale Française de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911092v1</w:t>
+                <w:t xml:space="preserve">hal-00911055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le politique peut-il se prévaloir d'un avis du Comité consultatif national d'éthique (CCNE) ?</w:t>
+                <w:t xml:space="preserve">La déontologie dans le champ de l'expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures et postures de l'éthicien - grandeurs et limites de l'institutionnalisation de l'éthique en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Alerte, Expertise et Démocratie (colloque de la Fondation Sciences Citoyennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911063v1</w:t>
+                <w:t xml:space="preserve">hal-00911092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est ce que l'éthique des soins ? Point de vue du philosophe</w:t>
+                <w:t xml:space="preserve">Le politique peut-il se prévaloir d'un avis du Comité consultatif national d'éthique (CCNE) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67ème Congrès de la société Nationale Française de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">Figures et postures de l'éthicien - grandeurs et limites de l'institutionnalisation de l'éthique en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911055v1</w:t>
+                <w:t xml:space="preserve">hal-00911063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage</w:t>
+                <w:t xml:space="preserve">Questions éthiques à propos du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée de l'Espace Éthique Azuréen "Éthique d'une mort annoncée: moi et l'autre"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque national de l'UNAPEI "La santé de la personne polyhandicapée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726979v1</w:t>
+                <w:t xml:space="preserve">hal-00726958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soins palliatifs : une philosophie ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Connaissances, perceptions et attentes des médecins face à l'évaluation de la qualité de vie des enfants nés très grands prématurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Einaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur la médecine palliative "Une unité, un lieu, des pratiques, une philosophie du soin", organisé par le Centre Hospitalier d'Avignon, le pôle Cancérologie et l'Unité de Soins palliatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">41es Journées nationales de la Société Française de Médecine périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France. pp.S92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726964v1</w:t>
+                <w:t xml:space="preserve">hal-00796135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of emotions in decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII European Congress Perinatal Medicine "Imprinting the future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestation pour autrui</w:t>
+                <w:t xml:space="preserve">Le passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIe Forum européen de bioéthique "La famille - questions de bioéthique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2e Journée de l'Espace Éthique Azuréen "Éthique d'une mort annoncée: moi et l'autre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726948v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique et fin de vie (conférence-débat)</w:t>
+                <w:t xml:space="preserve">Soins palliatifs : une philosophie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ième Congrès de la Société Française de Neurologie Pédiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur la médecine palliative "Une unité, un lieu, des pratiques, une philosophie du soin", organisé par le Centre Hospitalier d'Avignon, le pôle Cancérologie et l'Unité de Soins palliatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726950v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precautionary principles in medicine (table ronde)</w:t>
+                <w:t xml:space="preserve">La gestation pour autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès international de Gynécologie Obstétrique et Reproduction "Gynazur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">IIe Forum européen de bioéthique "La famille - questions de bioéthique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726967v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophie de la conscience</w:t>
+                <w:t xml:space="preserve">Éthique et fin de vie (conférence-débat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e congrès international du Groupe de recherche sur la maladie d'Alzheimer (GRAL) " Conscience, représentation de soi et désordre neuro-cognitifs"</w:t>
+              <w:t xml:space="preserve">22ième Congrès de la Société Française de Neurologie Pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726942v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration et traitement du cerveau : enjeux éthiques et juridiques. Interface Homme/Machine : réparation ou augmentation ? Quels impacts sur la société ?</w:t>
+                <w:t xml:space="preserve">Precautionary principles in medicine (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audition publique de l'Office parlementaire d'évaluation des choix scientifiques et technologiques, sur "Exploration et traitement du cerveau : enjeux éthiques et juridiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp. 151-157 Tome 2</w:t>
+              <w:t xml:space="preserve">9e congrès international de Gynécologie Obstétrique et Reproduction "Gynazur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726907v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches philosophiques de la mort</w:t>
+                <w:t xml:space="preserve">Philosophie de la conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Les jeudis de l'urgence" sur l'"Approche éthique de la mort", organisé par la Ville de Marseille avec la collaboration de l'Institut de médecine tropicale IMTSSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">25e congrès international du Groupe de recherche sur la maladie d'Alzheimer (GRAL) " Conscience, représentation de soi et désordre neuro-cognitifs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726952v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions éthiques à propos du handicap</w:t>
+                <w:t xml:space="preserve">Exploration et traitement du cerveau : enjeux éthiques et juridiques. Interface Homme/Machine : réparation ou augmentation ? Quels impacts sur la société ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national de l'UNAPEI "La santé de la personne polyhandicapée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Audition publique de l'Office parlementaire d'évaluation des choix scientifiques et technologiques, sur "Exploration et traitement du cerveau : enjeux éthiques et juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp. 151-157 Tome 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726958v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances, perceptions et attentes des médecins face à l'évaluation de la qualité de vie des enfants nés très grands prématurés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approches philosophiques de la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41es Journées nationales de la Société Française de Médecine périnatale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, France. pp.S92</w:t>
+              <w:t xml:space="preserve">Séminaire "Les jeudis de l'urgence" sur l'"Approche éthique de la mort", organisé par la Ville de Marseille avec la collaboration de l'Institut de médecine tropicale IMTSSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796135v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hébergement électronique des données de santé . Vers la fin du secret médical ?</w:t>
+                <w:t xml:space="preserve">Les normes dans le débat éthique contemporain : déontologisme, utilitarisme, communautarisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GYPSY XI : "Peut-on tout dire ? Transparence ou secret ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 7-26</w:t>
+              <w:t xml:space="preserve">XXIIIe Forum Professionnel des Psychologues "Le sujet et la norme - Vers de nouvelles pratiques ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726940v1</w:t>
+                <w:t xml:space="preserve">hal-00726869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le médecin, le patient et la mort</w:t>
+                <w:t xml:space="preserve">L'hébergement électronique des données de santé . Vers la fin du secret médical ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e journée française contre l'épilepsie, organisée par la Ligue Française Contre l'Épilepsie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque GYPSY XI : "Peut-on tout dire ? Transparence ou secret ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 7-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726889v1</w:t>
+                <w:t xml:space="preserve">hal-00726940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des émotions dans nos erreurs de décision - Table ronde: &amp;quot;l'erreur en milieu médical: sa gestion, ses conséquences</w:t>
+                <w:t xml:space="preserve">Le médecin, le patient et la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie et de l'Association des Pédiatres de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">14e journée française contre l'épilepsie, organisée par la Ligue Française Contre l'Épilepsie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726875v1</w:t>
+                <w:t xml:space="preserve">hal-00726889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu'où aller en réanimation ? Le point de vue du philosophe</w:t>
+                <w:t xml:space="preserve">Incidence des émotions dans nos erreurs de décision - Table ronde: &amp;quot;l'erreur en milieu médical: sa gestion, ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Enjeux éthiques du progrès dans le champ de la santé et des maladies rares" - Observatoire national de la fin de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie et de l'Association des Pédiatres de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726884v1</w:t>
+                <w:t xml:space="preserve">hal-00726875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects éthiques de la délivrance de soins aux personnes âgées vulnérables</w:t>
+                <w:t xml:space="preserve">Jusqu'où aller en réanimation ? Le point de vue du philosophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de la Société française de Gérodontologie et du groupement des sociétés scientifiques odonto-stomatologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque "Enjeux éthiques du progrès dans le champ de la santé et des maladies rares" - Observatoire national de la fin de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726877v1</w:t>
+                <w:t xml:space="preserve">hal-00726884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioéthique : transmettre la vie à titre posthume ?</w:t>
+                <w:t xml:space="preserve">Aspects éthiques de la délivrance de soins aux personnes âgées vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">108e Congrès des notaires de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle de la Société française de Gérodontologie et du groupement des sociétés scientifiques odonto-stomatologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726872v1</w:t>
+                <w:t xml:space="preserve">hal-00726877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soins palliatifs en néonatologie : approche philosophique</w:t>
+                <w:t xml:space="preserve">Bioéthique : transmettre la vie à titre posthume ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Néonatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">108e Congrès des notaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726859v1</w:t>
+                <w:t xml:space="preserve">hal-00726872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'accompagner ?</w:t>
+                <w:t xml:space="preserve">Soins palliatifs en néonatologie : approche philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national "Actions pour les malades" de la Ligue Nationale Contre le Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Néonatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726882v1</w:t>
+                <w:t xml:space="preserve">hal-00726859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de l'expertise</w:t>
               </w:r>
@@ -16458,234 +16458,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique et douleur en fin de vie</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'accompagner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième Journée des Actualités de la douleur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque national "Actions pour les malades" de la Ligue Nationale Contre le Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726887v1</w:t>
+                <w:t xml:space="preserve">hal-00726882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de la réflexion éthique dans nos décisions</w:t>
+                <w:t xml:space="preserve">Éthique et douleur en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national du Groupe Sarcome Français / Groupe d'Études des Tumeurs Osseuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">4ième Journée des Actualités de la douleur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726880v1</w:t>
+                <w:t xml:space="preserve">hal-00726887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes dans le débat éthique contemporain : déontologisme, utilitarisme, communautarisme.</w:t>
+                <w:t xml:space="preserve">Place de la réflexion éthique dans nos décisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe Forum Professionnel des Psychologues "Le sujet et la norme - Vers de nouvelles pratiques ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">Congrès national du Groupe Sarcome Français / Groupe d'Études des Tumeurs Osseuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726869v1</w:t>
+                <w:t xml:space="preserve">hal-00726880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId403"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -16761,51 +16761,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BECA79DB"/>
+    <w:nsid w:val="676694BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16909,51 +16909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D3F9483A"/>
+    <w:nsid w:val="674F4539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17057,51 +17057,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8FA08270"/>
+    <w:nsid w:val="6B491B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17205,51 +17205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A80485E"/>
+    <w:nsid w:val="CAA5C3AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17353,51 +17353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6D62AB07"/>
+    <w:nsid w:val="09688A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17501,51 +17501,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="62BA2FAC"/>
+    <w:nsid w:val="38F3FCD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17649,51 +17649,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="704B82EF"/>
+    <w:nsid w:val="29EC1E1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17898,51 +17898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-le-coz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079587518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurenche Mateu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saudemont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05441722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Isra&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rezungles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-099484" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallissian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Merrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frydman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2025.03.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saudemont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunet-Jailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.06.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouvenot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Santiago" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101163" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Nicolas Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.03.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.04.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugenschmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2023.09.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.11.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.07.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Juillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.07.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2022.09.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.05.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4286.0035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4272.0045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crpsy.005.0147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.01.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guivarc'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bukiet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12516" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthiller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Schott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13229" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lae.192.0006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.02.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.04.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fanti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lalumera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-018-4124-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vande Perre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Corsini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0224-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4249.0059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2018.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Hermitte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880895v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2018.09.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8K7G93M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Illy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix361" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Paul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.173.0069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Saliba-Serre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12323" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335103v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roblot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulcini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.02.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6GLGXDG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colavolpe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordon-Pallier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lapointe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201632s112" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335123v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2015.07.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439266v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2014.11.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142414v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ranger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.11.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bordoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Magalon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gilbertas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gamerre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Coz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199726v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Einaudi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-015-0045-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2015.03.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XMRL8L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158005v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuchtan-Torrents" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartoli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Lehucher-Michel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.04.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871296v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-013-0485-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.02.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064918v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064477v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couvert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hassler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Riquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2014.06.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139885v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Janvier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Einaudi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2013.02.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FJ92JH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826549v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-13-58" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880291v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827525v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Sim&#233;oni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Ercole" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cahpu.2013.01.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876042v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879087v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878755v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7866.1000118" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909351v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gosselin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-89" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847309v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2013.02.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2011.10.012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XD13FPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876065v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Sambuc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795662v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.10.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4FCNC1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796080v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Simeoni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Condopoulos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-10-122" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795674v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Servy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.035.0083" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718995v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612231v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vassal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapuis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269216310385876" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561220v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2009.0224" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ravix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849322v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benha&#239;m" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071580v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565958v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;drot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verrecchia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Houlou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103231v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484964v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484977v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1445d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484949v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897357v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897470v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344764v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344750v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894378v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897592v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395116v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395026v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394920v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972129v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997953v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281267v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395136v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335659v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335662v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335670v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345026v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345014v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345008v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441204v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441146v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344808v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441202v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benhaim" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440465v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222309v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=10534" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557920v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222289v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222283v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222270v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005194v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064062v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taylor" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-52891-9.00009-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881184v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879076v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911010v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880534v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911727v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911029v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847267v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726605v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726615v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726981v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726603v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726612v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718384v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719020v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726601v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719023v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718382v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407419v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcucci" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokrane" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morey Pearl" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Malzac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976764v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vieille" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845350v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchet-Barraud Brigitte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc La Piana" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ciais" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derniaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976833v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073901v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223385v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911092v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911063v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911055v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726979v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726964v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726970v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726948v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726967v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726942v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726907v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726952v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726958v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796135v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Ercole" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726940v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726889v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726875v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726884v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726877v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726872v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726859v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726882v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726978v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726887v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726880v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726869v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-le-coz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079587518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479304v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurenche Mateu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saudemont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Nicolas Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallissian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Merrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frydman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2025.03.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saudemont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunet-Jailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.06.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05441722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Isra&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rezungles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-099484" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouvenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Santiago" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101163" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.03.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.11.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.03.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2023.04.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Pisa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugenschmidt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2023.09.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.05.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2022.07.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Juillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2022.09.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4286.0035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crpsy.005.0147" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4272.0045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2019.01.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guivarc'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bukiet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12516" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthiller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Schott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13229" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lae.192.0006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2018.09.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8K7G93M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.04.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2018.02.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pujol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vande Perre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faivre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Corsini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0224-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479726v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fanti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Lalumera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-018-4124-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4249.0059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2018.01.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934614v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Hermitte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880895v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Illy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix361" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Paul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.173.0069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Saliba-Serre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12323" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482385v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loundou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colavolpe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roblot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulcini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.02.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6GLGXDG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordon-Pallier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lapointe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201632s112" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335123v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2015.07.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439266v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2015.03.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XMRL8L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ranger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.11.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139844v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2014.11.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Einaudi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-015-0045-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bordoni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Magalon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gilbertas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gamerre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Coz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140461v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuchtan-Torrents" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartoli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Lehucher-Michel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.04.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225471v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064477v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couvert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hassler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Riquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2014.06.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026350v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.02.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064918v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871296v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-013-0485-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139885v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Janvier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Einaudi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2013.02.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FJ92JH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826549v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-13-58" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827525v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Sim&#233;oni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Ercole" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cahpu.2013.01.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880291v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879087v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909351v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gosselin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-8-89" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878755v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7866.1000118" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847309v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2013.02.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795674v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Servy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.035.0083" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796080v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Simeoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Condopoulos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-10-122" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795308v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2011.10.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XD13FPJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876065v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Sambuc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795662v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.10.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4FCNC1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612231v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vassal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269216310385876" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718374v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718995v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561220v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2009.0224" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ravix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849322v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benha&#239;m" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071580v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565958v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;drot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verrecchia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Houlou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103231v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484964v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484977v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1445d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484949v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897357v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897470v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344764v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344750v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894378v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897592v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395116v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395026v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394920v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997953v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281267v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972129v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395136v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335670v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867177v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335659v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335662v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345014v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345008v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345026v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441204v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441146v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344808v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440465v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441202v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berland-Benhaim" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222309v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=10534" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557920v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222289v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222283v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222270v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064062v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005194v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911727v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911029v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847267v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879094v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taylor" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-52891-9.00009-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911720v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881184v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879076v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911010v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880534v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726615v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726605v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726981v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726603v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726612v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719023v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718384v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726601v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719020v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718382v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407419v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcucci" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokrane" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morey Pearl" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Malzac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976764v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vieille" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845350v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planchet-Barraud Brigitte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc La Piana" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ciais" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derniaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976833v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073901v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223385v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911055v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911092v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911063v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726958v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796135v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Ercole" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726970v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726979v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726964v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726948v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726950v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726967v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726942v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726907v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726952v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726869v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726940v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726889v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726875v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726884v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726877v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726872v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726859v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726978v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726882v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726887v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726880v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>