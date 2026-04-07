--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -2549,287 +2549,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of experimental complex fungal bioaerosols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">Bacterial NHEJ: A never ending story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duquenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2018.1557320⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.1139-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177356v1</w:t>
+                <w:t xml:space="preserve">hal-02044826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial NHEJ: A never ending story</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Bruand</w:t>
+                <w:t xml:space="preserve">Characterization of experimental complex fungal bioaerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodelle Degois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecointe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
+                <w:t xml:space="preserve">Philippe Duquenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, pp.1139-1151. </w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (2), pp.146-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.14218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2018.1557320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044826v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Whole-Genome Shotgun Sequence of Streptomyces sp. Strain ETH9427</w:t>
               </w:r>
@@ -2841,51 +2841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3092,51 +3092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome plasticity is governed by double strand break DNA repair in Streptomyces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3624,51 +3624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of RuvABC and RecG in homologous recombination in Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3735,252 +3735,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of Streptomyces ambofaciens DSM 40697, a Paradigm for Genome Plasticity Studies.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiple and Variable NHEJ-Like Genes Are Involved in Resistance to DNA Damage in Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingli Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00470-16⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521992v1</w:t>
+                <w:t xml:space="preserve">hal-01521993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple and Variable NHEJ-Like Genes Are Involved in Resistance to DNA Damage in Streptomyces ambofaciens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete Genome Sequence of Streptomyces ambofaciens DSM 40697, a Paradigm for Genome Plasticity Studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1901. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00470-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521993v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid-like replication of a minimal streptococcal integrative and conjugative element</w:t>
               </w:r>
@@ -4515,51 +4515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of pDYN6902, a new Streptomyces integrative expression vector designed for cloning sequences interfering with Escherichia coli viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7346,355 +7346,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variability of the terminal regions of the Streptomyces ambofaciens</w:t>
+                <w:t xml:space="preserve">Evolution of the terminal regions of the streptomyces linear chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Choulet</w:t>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gallois</w:t>
+                <w:t xml:space="preserve">Alexandre Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aigle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Gerbaud</w:t>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (12), pp.2361-2369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msl108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101141v1</w:t>
+                <w:t xml:space="preserve">hal-02661267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the terminal regions of the streptomyces linear chromosome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific variability of the terminal regions of the Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+                <w:t xml:space="preserve">A. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gallois</w:t>
+                <w:t xml:space="preserve">B. Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mangenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Gerbaud</w:t>
+                <w:t xml:space="preserve">S. Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188, p 6599-6610</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661267v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific Variability of the Terminal Inverted Repeats of the Linear Chromosome of Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gallois</w:t>
+                <w:t xml:space="preserve">B. Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7901,51 +7901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pernodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9542,51 +9542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two Streptomyces ambofaciens recA mutants: identification of the RecA protein by immunoblotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9783,325 +9783,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unstable region of Streptomyces ambiofaciens includes 210 kb terminal inverted repeats flanking the extremities of the linear chromosomal DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamantini Kyriacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.167-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.1996.tb08476.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697136v1</w:t>
+                <w:t xml:space="preserve">hal-01658770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The unstable region of Streptomyces ambiofaciens includes 210 kb terminal inverted repeats flanking the extremities of the linear chromosomal DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fischer</w:t>
+                <w:t xml:space="preserve">X. Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adamantini Kyriacou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 19 (2), pp.261-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658770v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kyriacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10204,51 +10204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11654,90 +11654,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonhomologous End-Joining in Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan J Doherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Jez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Biological Chemistry 3rd Edition,</w:t>
@@ -13549,316 +13549,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi sur une année de la biodiversité microbienne dans les bioaerosols émis dans un centre de tri des déchets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Xavier</w:t>
+                <w:t xml:space="preserve">Massive gene fluxes in bacterial population fuels adaptation to soil forest ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français sur les aérosols 2018 (CFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference Nancy 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582590v1</w:t>
+                <w:t xml:space="preserve">hal-02306656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive gene fluxes in bacterial population fuels adaptation to soil forest ecosystem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+                <w:t xml:space="preserve">Suivi sur une année de la biodiversité microbienne dans les bioaerosols émis dans un centre de tri des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodelle Degois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference Nancy 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès français sur les aérosols 2018 (CFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306656v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double strand break repair triggers genome plasticity in Streptomyces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14306,90 +14306,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double strand break repair triggers genome plasticity in Streptomyces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen T Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Biology of Actinomycetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
@@ -14681,51 +14681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double strand break repair triggers genome plasticity in Streptomyces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14908,277 +14908,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining genomic islands with Synteruptor, a new strategy for identifying secondary metabolism gene clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sárka Nezbedová</w:t>
+                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Nicolitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Symposium on the Genetics of Industrial Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042549v1</w:t>
+                <w:t xml:space="preserve">hal-03339707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Buée</w:t>
+                <w:t xml:space="preserve">Mining genomic islands with Synteruptor, a new strategy for identifying secondary metabolism gene clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drago Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Garenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sárka Nezbedová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
+              <w:t xml:space="preserve">The 13th International Symposium on the Genetics of Industrial Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339707v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
               </w:r>
@@ -18196,90 +18196,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a High Heterogeneity Between the Terminal Regions of the Chromosomes of Two Phylogenetically Close Species, Streptomyces ambofaciens and Streptomyces coelicolor by Genome Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18411,51 +18411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7D16B11"/>
+    <w:nsid w:val="AF1011F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18642,51 +18642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-leblond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8703-454X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074217127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04495979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyut Dagva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04797787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gascht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061470" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bury-Mon&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.07.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Harb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.970179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03971411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boccard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1076" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodelle Degois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.11.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128776v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Lorenzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Najah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25462-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177250v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000525" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02569171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63912-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02801725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00428-20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Surun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brugi&#232;res" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure-Conter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02624260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060280" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02292599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00863-19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01533-19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1557320" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14218" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23622-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dettori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201700173" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.07.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00470-16" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521993v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chipot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01901" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carraro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000219" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2016.10.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.09.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258339v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiblot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2015.10.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chipot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475037v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Spiteller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen S. Dickschat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Challis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1379-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Riclea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Laureti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087607" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2013.119" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Song" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laureti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gomez-Escribano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fox" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yeo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320194" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443813v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Schoenian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dickschat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200033" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P3HXHR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200260" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNXMHG7P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-238" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019077108" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Danielsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovbjerg Rasmussen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0671-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WSJ2G6W9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00805-10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Juguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Francou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2009.03.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666177v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barona-G&#243;mez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.29161-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659049v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2491&#8211;2500.2005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659031v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.2.575-588.2004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659043v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.16.5355&#8211;5365.2004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159934v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Catakli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-003-0534-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKTZ5Q1Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-3-633" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(00)00348-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53XK7MHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693523v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schauner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dary" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrihi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.65.6.2730-2737.1999" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659011v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(99)00149-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658995v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schauner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lebrihi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658988v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Volff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(98)80080-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658981v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.1150190420" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59X7Z1RZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625341v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.24.14296" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658772v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Holl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Angulo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1997.tb10326.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kyriacou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(97)82003-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697136v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Francou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658770v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Berger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Kyriacou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08476.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687566v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kyriacou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658762v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1996.366894.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658755v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702659v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659214v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matfihias Redenbach" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cullum" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659218v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Redenbach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Flett" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piendl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Glocker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rauland" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658593v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simonet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2559" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658749v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Demuyter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658584v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-137-3-491" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658674v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblond" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demuyter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Simonet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decaris" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1990.tb00641.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658692v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Francou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Simonet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decaris" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658652v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moutier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laakel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.171.1.419-423.1989" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658578v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Simonet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-134-7-2001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319644v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Bartlett" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477674v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wielgoss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson-Boivin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-99784-1_6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1_6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478830v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-642-41566-1_14" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41566-1_14" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667184v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghali Lazrak" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659763v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659748v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655306v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655316v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Challis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889239v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889237v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Michiel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060006v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059295v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500767v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kergrohen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Teuff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Nysom" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz175.812" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216629v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01582590v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Xavier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02306656v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655261v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657801v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bontemps" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duquenne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657806v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clerc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625360v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655226v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655238v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655543v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657790v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909338v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Catherine" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909351v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909335v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaris Bernard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000142v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099608v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099609v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161665v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161664v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216608v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216601v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314235v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060574v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216613v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216622v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909343v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Emmanuel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909347v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833554v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-leblond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8703-454X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074217127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04495979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyut Dagva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04797787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gascht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061470" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bury-Mon&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.07.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Harb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.970179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03971411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boccard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1076" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodelle Degois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.11.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128776v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Lorenzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Najah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25462-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177250v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000525" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02569171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63912-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02801725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00428-20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Surun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brugi&#232;res" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure-Conter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02624260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060280" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02292599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00863-19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01533-19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14218" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1557320" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23622-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dettori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201700173" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.07.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521993v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chipot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01901" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521992v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00470-16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carraro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000219" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2016.10.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.09.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258339v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiblot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2015.10.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chipot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475037v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Spiteller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen S. Dickschat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Challis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1379-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Riclea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Laureti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087607" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2013.119" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Song" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laureti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gomez-Escribano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fox" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yeo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320194" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443813v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Schoenian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dickschat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200033" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P3HXHR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200260" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNXMHG7P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-238" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019077108" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Danielsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovbjerg Rasmussen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0671-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WSJ2G6W9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00805-10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Juguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Francou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2009.03.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666177v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barona-G&#243;mez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.29161-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659049v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2491&#8211;2500.2005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659031v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.2.575-588.2004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659043v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.16.5355&#8211;5365.2004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159934v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Catakli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-003-0534-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKTZ5Q1Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-3-633" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(00)00348-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53XK7MHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693523v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schauner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dary" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrihi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.65.6.2730-2737.1999" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659011v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(99)00149-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658995v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schauner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lebrihi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658988v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Volff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(98)80080-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658981v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.1150190420" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59X7Z1RZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625341v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.24.14296" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658772v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Holl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Angulo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1997.tb10326.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kyriacou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(97)82003-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Berger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Kyriacou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08476.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697136v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Francou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687566v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kyriacou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658762v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1996.366894.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658755v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702659v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659214v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matfihias Redenbach" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cullum" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659218v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Redenbach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Flett" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piendl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Glocker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rauland" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658593v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simonet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2559" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658749v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Demuyter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658584v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-137-3-491" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658674v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblond" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demuyter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Simonet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decaris" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1990.tb00641.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658692v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Francou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Simonet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decaris" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658652v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moutier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laakel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.171.1.419-423.1989" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658578v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Simonet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-134-7-2001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319644v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Bartlett" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477674v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wielgoss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson-Boivin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-99784-1_6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1_6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478830v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-642-41566-1_14" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41566-1_14" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667184v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghali Lazrak" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659763v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659748v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655306v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655316v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Challis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889239v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889237v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Michiel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060006v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059295v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500767v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kergrohen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Teuff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Nysom" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz175.812" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216629v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02306656v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01582590v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Xavier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655261v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657801v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bontemps" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duquenne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657806v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clerc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625360v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655226v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655238v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655543v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657790v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909338v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Catherine" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909351v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909335v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaris Bernard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000142v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099608v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099609v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161665v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161664v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216608v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216601v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314235v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060574v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216613v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216622v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909343v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Emmanuel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909347v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833554v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>