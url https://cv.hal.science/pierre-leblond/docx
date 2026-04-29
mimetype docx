--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1645,663 +1645,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomeric and sub-telomeric regions undergo rapid turnover within a Streptomyces population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">Negative Correlation between Lipid Content and Antibiotic Activity in Streptomyces: General Rule and Exceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63912-w⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9060280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569171v1</w:t>
+                <w:t xml:space="preserve">hal-02624260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of Five Streptomyces Strains Isolated at Microscale</w:t>
+                <w:t xml:space="preserve">Mining the Biosynthetic Potential for Specialized Metabolism of a Streptomyces Soil Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9050271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00428-20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02801725v1</w:t>
+                <w:t xml:space="preserve">hal-02619232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medulloblastomas associated with an APC germline pathogenic variant share the good prognosis of CTNNB1-mutated medulloblastomas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Telomeric and sub-telomeric regions undergo rapid turnover within a Streptomyces population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noz154⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63912-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515896v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining the Biosynthetic Potential for Specialized Metabolism of a Streptomyces Soil Community</w:t>
+                <w:t xml:space="preserve">Genome Sequences of Five Streptomyces Strains Isolated at Microscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9050271⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00428-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619232v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Correlation between Lipid Content and Antibiotic Activity in Streptomyces: General Rule and Exceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medulloblastomas associated with an APC germline pathogenic variant share the good prognosis of CTNNB1-mutated medulloblastomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Surun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brugières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle David</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
+                <w:t xml:space="preserve">Cécile Faure-Conter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.280. </w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.128-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9060280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noz154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624260v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequences of 11 Conspecific Streptomyces sp. Strains</w:t>
               </w:r>
@@ -3471,650 +3471,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First metagenomic survey of the microbial diversity in bioaerosols emitted in waste sorting plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">Implication of RuvABC and RecG in homologous recombination in Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxx075⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168 (1), pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655252v1</w:t>
+                <w:t xml:space="preserve">hal-01552147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of RuvABC and RecG in homologous recombination in Streptomyces ambofaciens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+                <w:t xml:space="preserve">First metagenomic survey of the microbial diversity in bioaerosols emitted in waste sorting plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodelle Degois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 168 (1), pp.26-35. </w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (9), pp.1076 - 1086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxx075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552147v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple and Variable NHEJ-Like Genes Are Involved in Resistance to DNA Damage in Streptomyces ambofaciens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmid-like replication of a minimal streptococcal integrative and conjugative element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingli Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Piotrowski</w:t>
+                <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chipot</w:t>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01901⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162 (4), pp.622 - 632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.000219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521993v1</w:t>
+                <w:t xml:space="preserve">hal-01476043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequence of Streptomyces ambofaciens DSM 40697, a Paradigm for Genome Plasticity Studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00470-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid-like replication of a minimal streptococcal integrative and conjugative element</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
+                <w:t xml:space="preserve">Multiple and Variable NHEJ-Like Genes Are Involved in Resistance to DNA Damage in Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Guédon</w:t>
+                <w:t xml:space="preserve">Lingli Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Morel</w:t>
+                <w:t xml:space="preserve">Ludovic Chipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 162 (4), pp.622 - 632. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.000219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476043v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of secondary metabolites in the interaction between Pseudomonas fluorescensand soil microorganisms under iron-limited conditions</w:t>
               </w:r>
@@ -5166,295 +5166,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Sfp-Type Phosphopantetheinyl Transferase Plays a Major Role in the Biosynthesis of PKS and NRPS Derived Metabolites in &amp;lt;italic&amp;gt;Streptomyces ambofaciens&amp;lt;/italic&amp;gt; ATCC23877</w:t>
+                <w:t xml:space="preserve">Cytochrome P450-mediated hydroxylation is required for polyketide macrolactonization in stambomycin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bunet</w:t>
+                <w:t xml:space="preserve">Lijiang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramona Riclea</w:t>
+                <w:t xml:space="preserve">Luisa Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Laureti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Paris</w:t>
+                <w:t xml:space="preserve">Christophe Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (1), pp.71 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ja.2013.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272916v1</w:t>
+                <w:t xml:space="preserve">hal-01474997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome P450-mediated hydroxylation is required for polyketide macrolactonization in stambomycin biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Single Sfp-Type Phosphopantetheinyl Transferase Plays a Major Role in the Biosynthesis of PKS and NRPS Derived Metabolites in &amp;lt;italic&amp;gt;Streptomyces ambofaciens&amp;lt;/italic&amp;gt; ATCC23877</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijiang Song</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Ramona Riclea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Corre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67 (1), pp.71 - 76. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e87607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ja.2013.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474997v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
               </w:r>
@@ -5568,376 +5568,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial genome mining for novel natural product discovery</w:t>
+                <w:t xml:space="preserve">An Unprecedented 1,2‐Shift in the Biosynthesis of the 3‐Aminosalicylate Moiety of Antimycins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Song</w:t>
+                <w:t xml:space="preserve">Ilka Schoenian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Laureti</w:t>
+                <w:t xml:space="preserve">Christian Paetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gomez-Escribano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V Yeo</w:t>
+                <w:t xml:space="preserve">Jeroen Dickschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0032-1320194⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (6), pp.769-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201200033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667347v1</w:t>
+                <w:t xml:space="preserve">hal-04443813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unprecedented 1,2‐Shift in the Biosynthesis of the 3‐Aminosalicylate Moiety of Antimycins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial genome mining for novel natural product discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilka Schoenian</w:t>
+                <w:t xml:space="preserve">L Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Paetz</w:t>
+                <w:t xml:space="preserve">P Gomez-Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Dickschat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
+                <w:t xml:space="preserve">D Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201200033⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0032-1320194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04443813v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Lactones from Streptomycetes Arise via the Antimycin Biosynthetic Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Riclea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilka Schoenian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Spiteller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6000,103 +6000,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of two closely related integrative and conjugative elements from Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (238), 13 p. </w:t>
@@ -6268,90 +6268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a bioactive 51-membered macrolide complex by activation of a silent polyketide synthase in Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Laureti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijiang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6950,51 +6950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the Synthesis of the Angucyclinone Antibiotic Alpomycin in Streptomyces ambofaciens by the Autoregulator Receptor AlpZ and Its Specific Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. V. V Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7212,489 +7212,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00580657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple biosynthetic and uptake systems mediate siderophore-dependent iron acquisition in Streptomyces coelicolor A3(2) and Streptomyces ambofaciens ATCC 23877</w:t>
+                <w:t xml:space="preserve">Intraspecific variability of the terminal regions of the Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Barona-Gómez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
+                <w:t xml:space="preserve">F. Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Pernodet</w:t>
+                <w:t xml:space="preserve">A. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188, p 6599-6610</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666177v1</w:t>
+                <w:t xml:space="preserve">hal-00101141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the terminal regions of the streptomyces linear chromosome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple biosynthetic and uptake systems mediate siderophore-dependent iron acquisition in Streptomyces coelicolor A3(2) and Streptomyces ambofaciens ATCC 23877</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mangenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Gerbaud</w:t>
+                <w:t xml:space="preserve">Francisco Barona-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pernodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msl108⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 152 (11), pp.3355-3366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.29161-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661267v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variability of the terminal regions of the Streptomyces ambofaciens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the terminal regions of the streptomyces linear chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gallois</w:t>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aigle</w:t>
+                <w:t xml:space="preserve">Alexandre Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mangenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Gerbaud</w:t>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (12), pp.2361-2369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msl108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101141v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific Variability of the Terminal Inverted Repeats of the Linear Chromosome of Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7901,64 +7901,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pernodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 48 (2), pp.575 - 588. </w:t>
@@ -8022,51 +8022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8659,550 +8659,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the linear chromosomal DNA in Streptomyces: is genomic variability developmentally modulated?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of Lipid Metabolism and Spiramycin Biosynthesis in Streptomyces ambofaciens Unstable Mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wenner</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Lebrihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 65 (6), pp.2730-2737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.65.6.2730-2737.1999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659000v1</w:t>
+                <w:t xml:space="preserve">hal-01658995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of lipid metabolism and spiramycin biosynthesis in Streptomyces ambofaciens unstable mutants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lebrihi</w:t>
+                <w:t xml:space="preserve">Evolution of the linear chromosomal DNA in Streptomyces: is genomic variability developmentally modulated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 150 (7), pp.439-445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.65.6.2730-2737.1999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02693523v1</w:t>
+                <w:t xml:space="preserve">hal-01659000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraclonal polymorphism in the bacterium Streptomyces ambofaciens ATCC23877: evidence for a high degree of heterogeneity of the wild type clones</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of lipid metabolism and spiramycin biosynthesis in Streptomyces ambofaciens unstable mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fischer</w:t>
+                <w:t xml:space="preserve">C. Schauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebrihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0027-5107(99)00149-9⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 65 (6), pp.2730-2737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.65.6.2730-2737.1999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659011v1</w:t>
+                <w:t xml:space="preserve">hal-02693523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Lipid Metabolism and Spiramycin Biosynthesis in Streptomyces ambofaciens Unstable Mutants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schauner</w:t>
+                <w:t xml:space="preserve">Intraclonal polymorphism in the bacterium Streptomyces ambofaciens ATCC23877: evidence for a high degree of heterogeneity of the wild type clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Lebrihi</w:t>
+                <w:t xml:space="preserve">Axelle André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.65.6.2730-2737.1999⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 430 (1), pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0027-5107(99)00149-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658995v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication of the linear chromosomal DNA from the centrally located oriC of Streptomyces ambofaciens revealed by PFGE gene dosage analysis</w:t>
               </w:r>
@@ -9542,51 +9542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two Streptomyces ambofaciens recA mutants: identification of the RecA protein by immunoblotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9795,227 +9795,218 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fischer</w:t>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adamantini Kyriacou</w:t>
+                <w:t xml:space="preserve">G. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kyriacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, pp.167-73. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 143, pp.167-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658770v1</w:t>
+                <w:t xml:space="preserve">hal-02687566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unstable region of Streptomyces ambiofaciens includes 210 kb terminal inverted repeats flanking the extremities of the linear chromosomal DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fischer</w:t>
+                <w:t xml:space="preserve">X. Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 19 (2), pp.261-271</w:t>
@@ -10030,156 +10021,165 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Kyriacou</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamantini Kyriacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 143, pp.167-173</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, pp.167-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.1996.tb08476.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687566v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unstable region of Streptomyces ambofaciens includes 210 kb terminal inverted repeats flanking the extremities of the linear chromosomal DNA</w:t>
               </w:r>
@@ -10204,51 +10204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12025,64 +12025,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-guided Exploration of Streptomyces ambofaciens Secondary Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Garenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12696,64 +12696,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory L Challis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijiang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13339,975 +13339,975 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Debily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Le Teuff</w:t>
+                <w:t xml:space="preserve">Gwénaël Le Teuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Nysom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Scientific Meeting and Education Day of the Society for Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Phoenix (AZ), United States. pp.vi195-vi195, </w:t>
+              <w:t xml:space="preserve">, Nov 2019, Phoenix, United States. pp.vi195-vi195, </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/neuonc/noz175.812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decipher and exploit interactions between bacteria and fungi to identify new bioactive metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Nicault</w:t>
+                <w:t xml:space="preserve">Suivi sur une année de la biodiversité microbienne dans les bioaerosols émis dans un centre de tri des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodelle Degois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LUE Impact/Biomolécules du futur : de la découverte aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès français sur les aérosols 2018 (CFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216629v1</w:t>
+                <w:t xml:space="preserve">hal-01582590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive gene fluxes in bacterial population fuels adaptation to soil forest ecosystem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+                <w:t xml:space="preserve">Decipher and exploit interactions between bacteria and fungi to identify new bioactive metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference Nancy 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire LUE Impact/Biomolécules du futur : de la découverte aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306656v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi sur une année de la biodiversité microbienne dans les bioaerosols émis dans un centre de tri des déchets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Xavier</w:t>
+                <w:t xml:space="preserve">Massive gene fluxes in bacterial population fuels adaptation to soil forest ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français sur les aérosols 2018 (CFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference Nancy 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582590v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double strand break repair triggers genome plasticity in Streptomyces</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micro-time scale genome evolution among natural populations of Streptomyces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prokagenomics 2017 7th European Conference on Prokaryotic and Fungal Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium of the Biology of Actinomycetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655261v1</w:t>
+                <w:t xml:space="preserve">hal-01625360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a fungal consortium: impact of analytic tools on biodiversity analysis</w:t>
+                <w:t xml:space="preserve">One year follow up of microbial biodiversity in French waste sorting plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Degois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">X. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference EAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve"> 9th International Symposium on Modern Principles of Air Monitoring and Biomonitoring (AIRMON 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657801v1</w:t>
+                <w:t xml:space="preserve">hal-01657806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year follow up of microbial biodiversity in French waste sorting plant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Bontemps</w:t>
+                <w:t xml:space="preserve">Double strand break repair triggers genome plasticity in Streptomyces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 9th International Symposium on Modern Principles of Air Monitoring and Biomonitoring (AIRMON 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Prokagenomics 2017 7th European Conference on Prokaryotic and Fungal Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657806v1</w:t>
+                <w:t xml:space="preserve">hal-01655261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-time scale genome evolution among natural populations of Streptomyces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of a fungal consortium: impact of analytic tools on biodiversity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Degois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of the Biology of Actinomycetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference EAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625360v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double strand break repair triggers genome plasticity in Streptomyces</w:t>
               </w:r>
@@ -14802,77 +14802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaerosol biodiversity in waste sorting plant: feasibility and uncertainty measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Degois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15289,103 +15289,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Streptococcus thermophilus genomic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Geneva, Switzerland</w:t>
@@ -15414,51 +15414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la régulation d'ICESt1 et ICESt3, deux éléments intégratifs conjugatifs de Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15466,51 +15466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17éme colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
@@ -15539,103 +15539,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la régulation d'ICESt1 et ICESt3, deux éléments intégratifs conjugatifs de Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decaris Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 2157 - Evolution des éléments transposables : des génomes aux populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
@@ -16133,303 +16133,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMM, an Efficient Way to Detect Transcriptional Promoters in Bacterial Genomes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+                <w:t xml:space="preserve">Identification of Transcription Factor Binding Sites in Streptomyces coelicolor A3(2) by Phylogenetic Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Biology - ECCB'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France, pp.417--419</w:t>
+              <w:t xml:space="preserve">European Conference for Computer Biology - ECCB'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099570v1</w:t>
+                <w:t xml:space="preserve">inria-00099608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Transcription Factor Binding Sites in Streptomyces coelicolor A3(2) by Phylogenetic Comparison</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+                <w:t xml:space="preserve">HMM, an Efficient Way to Detect Transcriptional Promoters in Bacterial Genomes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference for Computer Biology - ECCB'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Biology - ECCB'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France, pp.417--419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099608v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of transcription factor binding sites in the genome of Streptomyces coelicolor A3(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16761,51 +16761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new amplifiable unit of DNA located in the Terminal Inverted repeats of the chromosomal DNA of Streptomyces ambofaciens ATCC23877</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Catakli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16882,51 +16882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’une nouvelle séquence amplifiable localisée aux extrémités du chromosome de Streptomyces ambofaciens ATCC23877</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Catakli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17825,51 +17825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and maintenance of ICEs from Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossi Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17950,51 +17950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la régulation du transfert d'éléments intégratifs conjugatifs chez Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18002,51 +18002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16éme colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
@@ -18196,90 +18196,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a High Heterogeneity Between the Terminal Regions of the Chromosomes of Two Phylogenetically Close Species, Streptomyces ambofaciens and Streptomyces coelicolor by Genome Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18411,51 +18411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF1011F8"/>
+    <w:nsid w:val="955F9A13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18642,51 +18642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-leblond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8703-454X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074217127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04495979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyut Dagva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04797787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gascht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061470" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bury-Mon&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.07.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Harb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.970179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03971411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boccard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1076" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodelle Degois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.11.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128776v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Lorenzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Najah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25462-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177250v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000525" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02569171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63912-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02801725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00428-20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Surun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brugi&#232;res" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure-Conter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02624260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060280" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02292599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00863-19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01533-19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14218" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1557320" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23622-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dettori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201700173" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.07.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521993v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chipot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01901" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521992v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00470-16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carraro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000219" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2016.10.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.09.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258339v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiblot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2015.10.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chipot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475037v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Spiteller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen S. Dickschat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Challis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1379-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Riclea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Laureti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087607" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2013.119" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Song" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laureti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gomez-Escribano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fox" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yeo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320194" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443813v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Schoenian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dickschat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200033" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P3HXHR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200260" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNXMHG7P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-238" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019077108" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Danielsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovbjerg Rasmussen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0671-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WSJ2G6W9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00805-10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Juguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Francou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2009.03.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666177v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barona-G&#243;mez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.29161-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659049v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2491&#8211;2500.2005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659031v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.2.575-588.2004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659043v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.16.5355&#8211;5365.2004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159934v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Catakli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-003-0534-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKTZ5Q1Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-3-633" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(00)00348-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53XK7MHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659000v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693523v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schauner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dary" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrihi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.65.6.2730-2737.1999" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659011v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(99)00149-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658995v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schauner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lebrihi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658988v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Volff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(98)80080-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658981v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.1150190420" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59X7Z1RZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625341v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.24.14296" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658772v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Holl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Angulo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1997.tb10326.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kyriacou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(97)82003-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Berger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Kyriacou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08476.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697136v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Francou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687566v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kyriacou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658762v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1996.366894.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658755v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702659v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659214v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matfihias Redenbach" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cullum" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659218v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Redenbach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Flett" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piendl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Glocker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rauland" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658593v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simonet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2559" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658749v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Demuyter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658584v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-137-3-491" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658674v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblond" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demuyter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Simonet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decaris" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1990.tb00641.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658692v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Francou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Simonet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decaris" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658652v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moutier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laakel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.171.1.419-423.1989" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658578v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Simonet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-134-7-2001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319644v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Bartlett" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477674v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wielgoss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson-Boivin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-99784-1_6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1_6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478830v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-642-41566-1_14" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41566-1_14" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667184v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghali Lazrak" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659763v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659748v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655306v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655316v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Challis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889239v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889237v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Michiel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060006v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059295v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500767v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kergrohen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Teuff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Nysom" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz175.812" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216629v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02306656v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01582590v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Xavier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655261v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657801v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bontemps" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duquenne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657806v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clerc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625360v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655226v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655238v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655543v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657790v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909338v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Catherine" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909351v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909335v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaris Bernard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000142v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099608v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099609v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161665v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161664v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216608v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216601v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314235v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060574v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216613v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216622v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909343v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Emmanuel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909347v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833554v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-leblond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8703-454X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074217127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04495979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyut Dagva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04797787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gascht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061470" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bury-Mon&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.07.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Harb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.970179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03971411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boccard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1076" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodelle Degois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.11.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128776v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Lorenzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Najah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25462-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177250v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000525" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02624260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060280" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02569171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63912-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02801725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00428-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Surun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brugi&#232;res" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure-Conter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz154" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02292599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00863-19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01533-19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14218" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1557320" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23622-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dettori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201700173" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.07.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx075" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carraro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000219" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00470-16" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521993v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chipot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01901" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2016.10.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.09.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258339v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiblot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2015.10.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chipot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475037v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Spiteller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen S. Dickschat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Challis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1379-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474997v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Laureti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2013.119" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Riclea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087607" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Schoenian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dickschat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P3HXHR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Song" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laureti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gomez-Escribano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fox" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yeo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320194" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200260" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNXMHG7P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-238" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019077108" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Danielsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovbjerg Rasmussen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0671-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WSJ2G6W9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00805-10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Juguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Francou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2009.03.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666177v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barona-G&#243;mez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.29161-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659049v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2491&#8211;2500.2005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659031v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.2.575-588.2004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659043v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.16.5355&#8211;5365.2004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159934v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Catakli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-003-0534-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKTZ5Q1Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-3-633" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(00)00348-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53XK7MHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658995v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schauner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lebrihi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.65.6.2730-2737.1999" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659000v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693523v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schauner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dary" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrihi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andr&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(99)00149-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658988v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Volff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(98)80080-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658981v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.1150190420" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59X7Z1RZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625341v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.24.14296" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658772v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Holl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Angulo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1997.tb10326.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kyriacou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(97)82003-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687566v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kyriacou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697136v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Francou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658770v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Berger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Kyriacou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08476.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658762v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1996.366894.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658755v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702659v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659214v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matfihias Redenbach" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cullum" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659218v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Redenbach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Flett" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piendl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Glocker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rauland" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658593v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simonet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2559" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658749v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Demuyter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658584v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-137-3-491" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658674v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblond" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demuyter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Simonet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decaris" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1990.tb00641.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658692v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Francou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Simonet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decaris" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658652v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moutier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laakel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.171.1.419-423.1989" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658578v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Simonet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-134-7-2001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319644v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Bartlett" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477674v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wielgoss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson-Boivin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-99784-1_6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1_6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478830v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-642-41566-1_14" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41566-1_14" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667184v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghali Lazrak" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659763v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659748v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655306v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655316v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Challis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889239v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889237v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Michiel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060006v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059295v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500767v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kergrohen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Teuff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Nysom" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz175.812" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01582590v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Xavier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216629v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02306656v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625360v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657806v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clerc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bontemps" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655261v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657801v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duquenne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655226v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655238v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655543v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657790v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909338v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Catherine" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909351v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909335v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaris Bernard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000142v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099608v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099609v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161665v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161664v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216608v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216601v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314235v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060574v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216613v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216622v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909343v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Emmanuel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909347v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833554v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>