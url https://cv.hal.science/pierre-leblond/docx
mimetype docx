--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1645,311 +1645,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Correlation between Lipid Content and Antibiotic Activity in Streptomyces: General Rule and Exceptions</w:t>
+                <w:t xml:space="preserve">Medulloblastomas associated with an APC germline pathogenic variant share the good prognosis of CTNNB1-mutated medulloblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle David</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
+                <w:t xml:space="preserve">Aurore Surun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brugières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Faure-Conter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9060280⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.128-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noz154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624260v1</w:t>
+                <w:t xml:space="preserve">hal-04515896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining the Biosynthetic Potential for Specialized Metabolism of a Streptomyces Soil Community</w:t>
+                <w:t xml:space="preserve">Genome Sequences of Five Streptomyces Strains Isolated at Microscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9050271⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00428-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619232v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomeric and sub-telomeric regions undergo rapid turnover within a Streptomyces population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1968,340 +1964,344 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-63912-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of Five Streptomyces Strains Isolated at Microscale</w:t>
+                <w:t xml:space="preserve">Mining the Biosynthetic Potential for Specialized Metabolism of a Streptomyces Soil Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00428-20⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9050271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801725v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medulloblastomas associated with an APC germline pathogenic variant share the good prognosis of CTNNB1-mutated medulloblastomas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Negative Correlation between Lipid Content and Antibiotic Activity in Streptomyces: General Rule and Exceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Faure-Conter</w:t>
+                <w:t xml:space="preserve">Michelle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (1), pp.128-138. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noz154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9060280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515896v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequences of 11 Conspecific Streptomyces sp. Strains</w:t>
               </w:r>
@@ -2809,291 +2809,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Whole-Genome Shotgun Sequence of Streptomyces sp. Strain ETH9427</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité et activités antimicrobiennes de souches de Streptomyces de la Fetzara (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mabrouka Benhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Gacemi-Kirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01197-18⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (1), pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2017.1316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887322v1</w:t>
+                <w:t xml:space="preserve">hal-01844922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et activités antimicrobiennes de souches de Streptomyces de la Fetzara (Algérie)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Toussaint</w:t>
+                <w:t xml:space="preserve">Draft Whole-Genome Shotgun Sequence of Streptomyces sp. Strain ETH9427</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hotel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 76 (1), pp.81-95. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (12), pp.e01197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/abc.2017.1316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01197-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844922v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome plasticity is governed by double strand break DNA repair in Streptomyces</w:t>
               </w:r>
@@ -3248,64 +3248,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka Benhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (4), pp.86. </w:t>
@@ -3471,650 +3471,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of RuvABC and RecG in homologous recombination in Streptomyces ambofaciens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+                <w:t xml:space="preserve">First metagenomic survey of the microbial diversity in bioaerosols emitted in waste sorting plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodelle Degois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.07.003⟩</w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (9), pp.1076 - 1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxx075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552147v1</w:t>
+                <w:t xml:space="preserve">hal-01655252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First metagenomic survey of the microbial diversity in bioaerosols emitted in waste sorting plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">Implication of RuvABC and RecG in homologous recombination in Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (9), pp.1076 - 1086. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168 (1), pp.26-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxx075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655252v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid-like replication of a minimal streptococcal integrative and conjugative element</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple and Variable NHEJ-Like Genes Are Involved in Resistance to DNA Damage in Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Carraro</w:t>
+                <w:t xml:space="preserve">Lingli Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Libante</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Morel</w:t>
+                <w:t xml:space="preserve">Ludovic Chipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.000219⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476043v1</w:t>
+                <w:t xml:space="preserve">hal-01521993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequence of Streptomyces ambofaciens DSM 40697, a Paradigm for Genome Plasticity Studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00470-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple and Variable NHEJ-Like Genes Are Involved in Resistance to DNA Damage in Streptomyces ambofaciens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bertrand</w:t>
+                <w:t xml:space="preserve">Plasmid-like replication of a minimal streptococcal integrative and conjugative element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingli Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Piotrowski</w:t>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chipot</w:t>
+                <w:t xml:space="preserve">Catherine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1901. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162 (4), pp.622 - 632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.000219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521993v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of secondary metabolites in the interaction between Pseudomonas fluorescensand soil microorganisms under iron-limited conditions</w:t>
               </w:r>
@@ -4273,51 +4273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4407,51 +4407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drago Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4658,51 +4658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4760,433 +4760,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluconic acid-producing Pseudomonas sp. prevent γ-actinorhodin biosynthesis by Streptomyces coelicolor A3(2)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome mining of Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hotel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Spiteller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen S. Dickschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory L. Challis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-014-1000-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (2), pp.251 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10295-013-1379-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268576v1</w:t>
+                <w:t xml:space="preserve">hal-01475037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adnAB Locus, Encoding a Putative Helicase-Nuclease Activity, Is Essential in Streptomyces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bertrand</w:t>
+                <w:t xml:space="preserve">Gluconic acid-producing Pseudomonas sp. prevent γ-actinorhodin biosynthesis by Streptomyces coelicolor A3(2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01513-14⟩</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (9), pp.619-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-014-1000-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474715v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome mining of Streptomyces ambofaciens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lautru</w:t>
+                <w:t xml:space="preserve">The adnAB Locus, Encoding a Putative Helicase-Nuclease Activity, Is Essential in Streptomyces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Spiteller</w:t>
+                <w:t xml:space="preserve">L. Chipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen S. Dickschat</w:t>
+                <w:t xml:space="preserve">E. Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory L. Challis</w:t>
+                <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (2), pp.251 - 263. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (14), pp.2701 - 2708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10295-013-1379-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.01513-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01475037v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome P450-mediated hydroxylation is required for polyketide macrolactonization in stambomycin biosynthesis</w:t>
               </w:r>
@@ -5224,51 +5224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67 (1), pp.71 - 76. </w:t>
@@ -5345,51 +5345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Riclea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5479,51 +5479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5568,389 +5568,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unprecedented 1,2‐Shift in the Biosynthesis of the 3‐Aminosalicylate Moiety of Antimycins</w:t>
+                <w:t xml:space="preserve">Bacterial genome mining for novel natural product discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilka Schoenian</w:t>
+                <w:t xml:space="preserve">S. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Paetz</w:t>
+                <w:t xml:space="preserve">L Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Dickschat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
+                <w:t xml:space="preserve">P Gomez-Escribano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201200033⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0032-1320194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443813v1</w:t>
+                <w:t xml:space="preserve">hal-01667347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial genome mining for novel natural product discovery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Unprecedented 1,2‐Shift in the Biosynthesis of the 3‐Aminosalicylate Moiety of Antimycins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Laureti</w:t>
+                <w:t xml:space="preserve">Ilka Schoenian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gomez-Escribano</w:t>
+                <w:t xml:space="preserve">Christian Paetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Fox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V Yeo</w:t>
+                <w:t xml:space="preserve">Jeroen Dickschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (6), pp.769-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201200033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0032-1320194⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01667347v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Lactones from Streptomycetes Arise via the Antimycin Biosynthetic Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Riclea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilka Schoenian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Spiteller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (11), pp.1635-1644. </w:t>
@@ -6000,103 +6000,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of two closely related integrative and conjugative elements from Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (238), 13 p. </w:t>
@@ -6842,51 +6842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Eng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charu Asthana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,51 +7123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7212,489 +7212,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00580657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variability of the terminal regions of the Streptomyces ambofaciens</w:t>
+                <w:t xml:space="preserve">Evolution of the terminal regions of the streptomyces linear chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Choulet</w:t>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gallois</w:t>
+                <w:t xml:space="preserve">Alexandre Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aigle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Gerbaud</w:t>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (12), pp.2361-2369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msl108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101141v1</w:t>
+                <w:t xml:space="preserve">hal-02661267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple biosynthetic and uptake systems mediate siderophore-dependent iron acquisition in Streptomyces coelicolor A3(2) and Streptomyces ambofaciens ATCC 23877</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barona-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pernodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 152 (11), pp.3355-3366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.29161-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the terminal regions of the streptomyces linear chromosome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific variability of the terminal regions of the Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+                <w:t xml:space="preserve">A. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gallois</w:t>
+                <w:t xml:space="preserve">B. Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mangenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Gerbaud</w:t>
+                <w:t xml:space="preserve">S. Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188, p 6599-6610</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661267v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific Variability of the Terminal Inverted Repeats of the Linear Chromosome of Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gallois</w:t>
+                <w:t xml:space="preserve">B. Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7745,51 +7745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of AlpV, a New Member of the Streptomyces Antibiotic Regulatory Protein Family, in Regulation of the Duplicated Type II Polyketide Synthase alp Gene Cluster in Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuhua Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7875,90 +7875,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Angucycline-Like Antibiotic Gene Cluster in the Terminal Inverted Repeats of the Streptomyces ambofaciens Linear Chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuhua Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pernodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 48 (2), pp.575 - 588. </w:t>
@@ -8009,51 +8009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential and Cross-Transcriptional Control of Duplicated Genes Encoding Alternative Sigma Factors in Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8324,51 +8324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50 (2), pp.411-425. </w:t>
@@ -8659,550 +8659,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Lipid Metabolism and Spiramycin Biosynthesis in Streptomyces ambofaciens Unstable Mutants</w:t>
+                <w:t xml:space="preserve">Modulation of lipid metabolism and spiramycin biosynthesis in Streptomyces ambofaciens unstable mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Schauner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Dary</w:t>
+                <w:t xml:space="preserve">C. Schauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Lebrihi</w:t>
+                <w:t xml:space="preserve">A. Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebrihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Delorme</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 65 (6), pp.2730-2737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.65.6.2730-2737.1999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658995v1</w:t>
+                <w:t xml:space="preserve">hal-02693523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the linear chromosomal DNA in Streptomyces: is genomic variability developmentally modulated?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraclonal polymorphism in the bacterium Streptomyces ambofaciens ATCC23877: evidence for a high degree of heterogeneity of the wild type clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wenner</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 430 (1), pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0027-5107(99)00149-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659000v1</w:t>
+                <w:t xml:space="preserve">hal-01659011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of lipid metabolism and spiramycin biosynthesis in Streptomyces ambofaciens unstable mutants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lebrihi</w:t>
+                <w:t xml:space="preserve">Evolution of the linear chromosomal DNA in Streptomyces: is genomic variability developmentally modulated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 150 (7), pp.439-445</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693523v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraclonal polymorphism in the bacterium Streptomyces ambofaciens ATCC23877: evidence for a high degree of heterogeneity of the wild type clones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Martin</w:t>
+                <w:t xml:space="preserve">Modulation of Lipid Metabolism and Spiramycin Biosynthesis in Streptomyces ambofaciens Unstable Mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fischer</w:t>
+                <w:t xml:space="preserve">Ahmed Lebrihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0027-5107(99)00149-9⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 65 (6), pp.2730-2737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.65.6.2730-2737.1999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659011v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication of the linear chromosomal DNA from the centrally located oriC of Streptomyces ambofaciens revealed by PFGE gene dosage analysis</w:t>
               </w:r>
@@ -9542,51 +9542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two Streptomyces ambofaciens recA mutants: identification of the RecA protein by immunoblotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Catherine Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9795,218 +9795,227 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Berger</w:t>
+                <w:t xml:space="preserve">Franca Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Kyriacou</w:t>
+                <w:t xml:space="preserve">Adamantini Kyriacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 143, pp.167-173</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, pp.167-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.1996.tb08476.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687566v1</w:t>
+                <w:t xml:space="preserve">hal-01658770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unstable region of Streptomyces ambiofaciens includes 210 kb terminal inverted repeats flanking the extremities of the linear chromosomal DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 19 (2), pp.261-271</w:t>
@@ -10021,165 +10030,156 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adamantini Kyriacou</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kyriacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, pp.167-73. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 143, pp.167-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658770v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unstable region of Streptomyces ambofaciens includes 210 kb terminal inverted repeats flanking the extremities of the linear chromosomal DNA</w:t>
               </w:r>
@@ -10204,51 +10204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10778,51 +10778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of genome instability in Streptomyces ambofaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12012,51 +12012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-guided Exploration of Streptomyces ambofaciens Secondary Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12283,51 +12283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données du génome à l'aide de modèles de Markov cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12670,51 +12670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stambomycin and derivatives: their production and their use as drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory L Challis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12855,51 +12855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13339,51 +13339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Debily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kergrohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Le Teuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13441,168 +13441,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi sur une année de la biodiversité microbienne dans les bioaerosols émis dans un centre de tri des déchets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Xavier</w:t>
+                <w:t xml:space="preserve">Massive gene fluxes in bacterial population fuels adaptation to soil forest ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français sur les aérosols 2018 (CFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference Nancy 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582590v1</w:t>
+                <w:t xml:space="preserve">hal-02306656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decipher and exploit interactions between bacteria and fungi to identify new bioactive metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13644,670 +13640,674 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LUE Impact/Biomolécules du futur : de la découverte aux applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive gene fluxes in bacterial population fuels adaptation to soil forest ecosystem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+                <w:t xml:space="preserve">Suivi sur une année de la biodiversité microbienne dans les bioaerosols émis dans un centre de tri des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodelle Degois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference Nancy 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès français sur les aérosols 2018 (CFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306656v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-time scale genome evolution among natural populations of Streptomyces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of a fungal consortium: impact of analytic tools on biodiversity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Degois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of the Biology of Actinomycetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference EAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625360v1</w:t>
+                <w:t xml:space="preserve">hal-01657801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year follow up of microbial biodiversity in French waste sorting plant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Bontemps</w:t>
+                <w:t xml:space="preserve">Double strand break repair triggers genome plasticity in Streptomyces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 9th International Symposium on Modern Principles of Air Monitoring and Biomonitoring (AIRMON 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Prokagenomics 2017 7th European Conference on Prokaryotic and Fungal Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657806v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double strand break repair triggers genome plasticity in Streptomyces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+                <w:t xml:space="preserve">One year follow up of microbial biodiversity in French waste sorting plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Degois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prokagenomics 2017 7th European Conference on Prokaryotic and Fungal Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve"> 9th International Symposium on Modern Principles of Air Monitoring and Biomonitoring (AIRMON 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655261v1</w:t>
+                <w:t xml:space="preserve">hal-01657806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a fungal consortium: impact of analytic tools on biodiversity analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micro-time scale genome evolution among natural populations of Streptomyces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference EAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">International Symposium of the Biology of Actinomycetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657801v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double strand break repair triggers genome plasticity in Streptomyces</w:t>
               </w:r>
@@ -14582,51 +14582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14789,90 +14789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaerosol biodiversity in waste sorting plant: feasibility and uncertainty measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Degois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Degois</w:t>
+                <w:t xml:space="preserve">X. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14908,320 +14908,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Buée</w:t>
+                <w:t xml:space="preserve">Mining genomic islands with Synteruptor, a new strategy for identifying secondary metabolism gene clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drago Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Garenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sárka Nezbedová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
+              <w:t xml:space="preserve">The 13th International Symposium on the Genetics of Industrial Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339707v1</w:t>
+                <w:t xml:space="preserve">hal-03042549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining genomic islands with Synteruptor, a new strategy for identifying secondary metabolism gene clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sárka Nezbedová</w:t>
+                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Nicolitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Symposium on the Genetics of Industrial Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042549v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional diversity of Streptomyces in a forest soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15289,103 +15289,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Streptococcus thermophilus genomic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Geneva, Switzerland</w:t>
@@ -15414,51 +15414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la régulation d'ICESt1 et ICESt3, deux éléments intégratifs conjugatifs de Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15466,51 +15466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17éme colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
@@ -15539,103 +15539,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la régulation d'ICESt1 et ICESt3, deux éléments intégratifs conjugatifs de Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decaris Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 2157 - Evolution des éléments transposables : des génomes aux populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
@@ -15798,51 +15798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données du génome à l'aide de modèles de Markov cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15932,51 +15932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16031,51 +16031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification non supervisée par HMM de sites de fixation de facteurs de transcription chez les bactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16133,329 +16133,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Transcription Factor Binding Sites in Streptomyces coelicolor A3(2) by Phylogenetic Comparison</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">HMM, an Efficient Way to Detect Transcriptional Promoters in Bacterial Genomes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference for Computer Biology - ECCB'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Biology - ECCB'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France, pp.417--419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099608v1</w:t>
+                <w:t xml:space="preserve">inria-00099570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMM, an Efficient Way to Detect Transcriptional Promoters in Bacterial Genomes?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Identification of Transcription Factor Binding Sites in Streptomyces coelicolor A3(2) by Phylogenetic Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Biology - ECCB'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France, pp.417--419</w:t>
+              <w:t xml:space="preserve">European Conference for Computer Biology - ECCB'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099570v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of transcription factor binding sites in the genome of Streptomyces coelicolor A3(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16519,51 +16519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intragenomic reiterations detection using hidden Markov models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16640,51 +16640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données à l'aide de HMM : Application à la détection de réitérations intragénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16761,51 +16761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new amplifiable unit of DNA located in the Terminal Inverted repeats of the chromosomal DNA of Streptomyces ambofaciens ATCC23877</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Catakli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16882,51 +16882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’une nouvelle séquence amplifiable localisée aux extrémités du chromosome de Streptomyces ambofaciens ATCC23877</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Catakli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17825,51 +17825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and maintenance of ICEs from Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossi Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17950,51 +17950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la régulation du transfert d'éléments intégratifs conjugatifs chez Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18002,51 +18002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16éme colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Toulouse, France</w:t>
@@ -18196,90 +18196,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a High Heterogeneity Between the Terminal Regions of the Chromosomes of Two Phylogenetically Close Species, Streptomyces ambofaciens and Streptomyces coelicolor by Genome Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18411,51 +18411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="955F9A13"/>
+    <w:nsid w:val="662AA744"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18642,51 +18642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-leblond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8703-454X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074217127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04495979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyut Dagva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04797787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gascht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061470" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bury-Mon&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.07.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Harb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.970179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03971411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boccard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1076" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodelle Degois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.11.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128776v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Lorenzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Najah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25462-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177250v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000525" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02624260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060280" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02569171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63912-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02801725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00428-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Surun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brugi&#232;res" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure-Conter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz154" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02292599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00863-19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01533-19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14218" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1557320" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23622-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dettori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201700173" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.07.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx075" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carraro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000219" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00470-16" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521993v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chipot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01901" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2016.10.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.09.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258339v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiblot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2015.10.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chipot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475037v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Spiteller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen S. Dickschat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Challis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1379-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474997v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Laureti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2013.119" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Riclea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087607" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Schoenian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dickschat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P3HXHR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Song" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laureti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gomez-Escribano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fox" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yeo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320194" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200260" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNXMHG7P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-238" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019077108" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Danielsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovbjerg Rasmussen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0671-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WSJ2G6W9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00805-10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Juguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Francou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2009.03.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666177v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barona-G&#243;mez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.29161-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659049v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2491&#8211;2500.2005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659031v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.2.575-588.2004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659043v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.16.5355&#8211;5365.2004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159934v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Catakli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-003-0534-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKTZ5Q1Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-3-633" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(00)00348-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53XK7MHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658995v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schauner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lebrihi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.65.6.2730-2737.1999" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659000v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693523v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schauner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dary" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrihi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andr&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(99)00149-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658988v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Volff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(98)80080-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658981v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.1150190420" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59X7Z1RZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625341v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.24.14296" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658772v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Holl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Angulo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1997.tb10326.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kyriacou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(97)82003-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687566v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kyriacou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697136v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Francou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658770v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Berger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Kyriacou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08476.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658762v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1996.366894.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658755v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702659v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659214v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matfihias Redenbach" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cullum" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659218v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Redenbach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Flett" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piendl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Glocker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rauland" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658593v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simonet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2559" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658749v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Demuyter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658584v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-137-3-491" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658674v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblond" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demuyter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Simonet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decaris" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1990.tb00641.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658692v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Francou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Simonet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decaris" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658652v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moutier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laakel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.171.1.419-423.1989" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658578v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Simonet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-134-7-2001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319644v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Bartlett" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477674v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wielgoss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson-Boivin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-99784-1_6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1_6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478830v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-642-41566-1_14" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41566-1_14" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667184v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghali Lazrak" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659763v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659748v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655306v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655316v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Challis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889239v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889237v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Michiel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060006v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059295v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500767v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kergrohen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Teuff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Nysom" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz175.812" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01582590v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Xavier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216629v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02306656v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625360v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657806v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clerc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bontemps" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655261v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657801v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duquenne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655226v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655238v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655543v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657790v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909338v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Catherine" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909351v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909335v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaris Bernard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000142v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099608v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099609v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161665v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161664v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216608v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216601v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314235v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060574v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216613v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216622v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909343v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Emmanuel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909347v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833554v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-leblond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8703-454X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074217127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04495979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyut Dagva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04797787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gascht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061470" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bury-Mon&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S Lioy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2023.07.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Harb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.970179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03971411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boccard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1076" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodelle Degois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.11.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128776v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Lorenzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Najah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poinsignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25462-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177250v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000525" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Surun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brugi&#232;res" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure-Conter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz154" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02801725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00428-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02569171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63912-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02624260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9060280" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02292599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00863-19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01533-19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14218" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1557320" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01757262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23622-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dettori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201700173" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxx075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.07.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521993v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chipot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01901" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521992v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00470-16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carraro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000219" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2016.10.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gerbaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.09.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258339v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiblot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2015.10.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Spiteller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen S. Dickschat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Challis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-013-1379-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474715v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chipot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-14" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474997v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Laureti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2013.119" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Riclea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087607" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655681v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Revol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12126" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Song" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laureti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gomez-Escribano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fox" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yeo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320194" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443813v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Schoenian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dickschat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200033" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9P3HXHR2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200260" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNXMHG7P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-238" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Huang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019077108" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Danielsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovbjerg Rasmussen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0671-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WSJ2G6W9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00805-10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Juguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Francou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2009.03.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580657v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-73" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661267v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gallois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl108" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666177v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barona-G&#243;mez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pernodet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.29161-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101141v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choulet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aigle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerbaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659064v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00734-06" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659049v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2491&#8211;2500.2005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659031v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.48.2.575-588.2004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659043v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.16.5355&#8211;5365.2004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159934v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Catakli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-003-0534-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKTZ5Q1Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-148-3-633" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(00)00348-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53XK7MHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693523v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schauner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dary" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrihi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.65.6.2730-2737.1999" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andr&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(99)00149-9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658995v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schauner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lebrihi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658988v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Volff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(98)80080-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658981v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.1150190420" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59X7Z1RZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625341v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.24.14296" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658772v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Holl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime F. Angulo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1997.tb10326.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kyriacou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(97)82003-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Berger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Kyriacou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08476.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697136v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Francou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687566v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kyriacou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658762v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1996.366894.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658755v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702659v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659214v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matfihias Redenbach" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cullum" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659218v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Redenbach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Flett" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piendl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Glocker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rauland" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658593v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simonet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2559" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658749v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Demuyter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658584v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-137-3-491" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658674v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblond" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demuyter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Simonet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decaris" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1990.tb00641.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658692v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Francou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Simonet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decaris" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658652v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moutier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laakel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.171.1.419-423.1989" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658578v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Simonet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-134-7-2001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319644v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Bartlett" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477674v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wielgoss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson-Boivin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-99784-1_6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99784-1_6" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478830v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-642-41566-1_14" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41566-1_14" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01667184v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghali Lazrak" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659763v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659748v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655306v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655316v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Challis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889239v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01889237v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Michiel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060006v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059295v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500767v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kergrohen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Teuff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Nysom" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz175.812" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02306656v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216629v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01582590v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Xavier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657801v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degois" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bontemps" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duquenne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655261v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657806v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clerc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625360v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655226v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655238v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655543v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01657790v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269133v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909338v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Catherine" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909351v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909335v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaris Bernard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000142v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099608v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099609v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161665v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161664v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216608v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216601v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314235v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060574v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216613v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216622v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909343v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Emmanuel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909347v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833554v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182814v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Francou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>