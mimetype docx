--- v0 (2026-03-19)
+++ v1 (2026-05-10)
@@ -93,1060 +93,1237 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les publics vulnérables dans la formation professionnelle</w:t>
+                <w:t xml:space="preserve">Un dispositif pour articuler situation de travail, activité et développement des apprentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Inclusion et situations de vulnérabilité en contexte éducatif pluriel »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Besancon, France</w:t>
+              <w:t xml:space="preserve">9e colloque du gEvaPP « Évaluation des pratiques professionnelles et situations intermédiaires », Dijon, 18-19 février 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554463v1</w:t>
+                <w:t xml:space="preserve">halshs-05566545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La didactique professionnelle : questionner la place du savoir et de la personne dans les formations professionnelles actuelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les compétitions WorldSkills comme situations intermédiaires : Expérience vécue, accompagnement et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Place du savoir et de la personne dans les pratiques culturelles et professionnelles ancestrales et modernes. Didactiques en contexte »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Martinique, France</w:t>
+              <w:t xml:space="preserve">9e colloque du gEvaPP « Évaluation des pratiques professionnelles et situations intermédiaires », Dijon, 18-19 février 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554482v1</w:t>
+                <w:t xml:space="preserve">halshs-05566522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CMQ ITIP : un label d'excellence</w:t>
+                <w:t xml:space="preserve">Accompagner les publics vulnérables dans la formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried T Mombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études “Évaluation et fonctionnement des Campus des Métiers et des Qualifications (CMQ)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Inclusion et situations de vulnérabilité en contexte éducatif pluriel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726622v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entretien d'explicitation comme moyen d'accès à la posture d'accompagnement des formateurs</w:t>
+                <w:t xml:space="preserve">La didactique professionnelle : questionner la place du savoir et de la personne dans les formations professionnelles actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Communication, Langage, Discours : approches pluridisciplinaires”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau COLADIS, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Place du savoir et de la personne dans les pratiques culturelles et professionnelles ancestrales et modernes. Didactiques en contexte »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04827396v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation du réel dans la formation initiale des enseignants</w:t>
+                <w:t xml:space="preserve">L'entretien d'explicitation comme moyen d'accès à la posture d'accompagnement des formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Individu et formation, une relation en complexité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPÉ de Dijon, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">“Communication, Langage, Discours : approches pluridisciplinaires”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau COLADIS, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124175v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04827396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation aux techniques d'aide à la verbalisation</w:t>
+                <w:t xml:space="preserve">Le CMQ ITIP : un label d'excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried T Mombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Accompagner les nouveaux apprenants en travail social : Quel défi ? Qui sont-ils ? Quels outils ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRTESS Dijon, Dec 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d’études “Évaluation et fonctionnement des Campus des Métiers et des Qualifications (CMQ)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655504v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment questionner efficacement ? Introduction à l'entretien d'explicitation</w:t>
+                <w:t xml:space="preserve">L’utilisation du réel dans la formation initiale des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paroles d'experts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Académique de la Formation Continue (EAFC) Dijon, Jan 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Individu et formation, une relation en complexité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655493v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité de travail effectif en entreprise comme ressource en apprentissage. Les ateliers de professionnalisation au CFA.</w:t>
+                <w:t xml:space="preserve">Initiation aux techniques d'aide à la verbalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche en éducation (JRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Tahiti, France</w:t>
+              <w:t xml:space="preserve">« Accompagner les nouveaux apprenants en travail social : Quel défi ? Qui sont-ils ? Quels outils ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRTESS Dijon, Dec 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283316v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de professionnalisation dans la formation par alternance : une fertilisation croisée entre l’entretien d’explicitation et le sentiment d’efficacité personnelle</w:t>
+                <w:t xml:space="preserve">Comment questionner efficacement ? Introduction à l'entretien d'explicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Biennale Internationale de l’Éducation, la Formation et des Pratiques Professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Paroles d'experts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Académique de la Formation Continue (EAFC) Dijon, Jan 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541003v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vécu subjectif des apprentis en situation professionnelle comme ressource en apprentissage</w:t>
+                <w:t xml:space="preserve">L’activité de travail effectif en entreprise comme ressource en apprentissage. Les ateliers de professionnalisation au CFA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque international de didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées de la recherche en éducation (JRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tahiti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279982v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment analyser l’activité effective en formation ?</w:t>
+                <w:t xml:space="preserve">Les ateliers de professionnalisation dans la formation par alternance : une fertilisation croisée entre l’entretien d’explicitation et le sentiment d’efficacité personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du CRREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Schoelcher, Martinique</w:t>
+              <w:t xml:space="preserve">La Biennale Internationale de l’Éducation, la Formation et des Pratiques Professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283318v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment aider les élèves à mettre en mots les activités menées pendant la période de confinement introduction à l’entretien d’explicitation.</w:t>
+                <w:t xml:space="preserve">Comment analyser l’activité effective en formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Canopé France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Schoelcher, France</w:t>
+              <w:t xml:space="preserve">Colloque du CRREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283319v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et discussion des qualités psychométriques d’une échelle de mesure du sentiment d’efficacité professionnelle de l’apprenti</w:t>
+                <w:t xml:space="preserve">Le vécu subjectif des apprentis en situation professionnelle comme ressource en apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+              <w:t xml:space="preserve">5e colloque international de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279978v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment aider les élèves à mettre en mots les activités menées pendant la période de confinement introduction à l’entretien d’explicitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecefel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Canopé France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Schoelcher, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement et discussion des qualités psychométriques d’une échelle de mesure du sentiment d’efficacité professionnelle de l’apprenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La description des vécus subjectifs dans la formation des apprentis, l’entretien d’explicitation : un outil pour le formateur de CFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Journée d'études de l'Espé de Martinique, l'efficacité en éducation et formation : définitions, pratiques et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1156,219 +1333,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La description des vécus subjectifs dans la formation des apprentis : l’entretien d’explicitation, un outil pour le formateur de CFA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Printemps de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La description des vécus subjectifs dans la formation des apprentis : l’entretien d’explicitation, un outil pour le formateur de CFA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque international en éducation, enjeux actuels et futurs de la profession enseignante.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1378,167 +1555,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grosse faim de Serpent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo et le Crabe argenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1548,100 +1725,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vécu subjectif des apprentis en situation professionnelle comme ressource en apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université des antilles (UA) - Site de Guadeloupe, FRA, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03282161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1651,613 +1828,613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les actions d’un réseau d’acteurs : le cas du Campus des Métiers et des Qualifications « Industrie Technologique Innovante et Performante » (CMQ-ITIP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Wilfried Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études &amp; Pédagogies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/eep.2024.8112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04693103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers de professionnalisation dans la formation par alternance : une fertilisation croisée entre l'entretien d'explicitation et le sentiment d'efficacité personnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (24), pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vécu subjectif comme ressource dans la formation des apprentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une échelle de mesure du sentiment d’efficacité personnelle de l’apprenti·e en entreprise et en formation professionnelle en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (1), pp.93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1070728ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de l’activité en situation professionnelle comme ressource dans la formation au CFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu fais quoi en premier?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un entretien pour analyser sa pratique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expliciter : bulletin d'info de l'association loi 1901 GREX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2404,51 +2581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554463v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecefel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04726622v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried T Mombo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04124175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04655504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04655493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mouchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283330v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03282161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wilfried Mombo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.8112" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070728ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279764v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecefel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mouchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04726622v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried T Mombo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04124175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04655504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04655493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03282161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wilfried Mombo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.8112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070728ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>