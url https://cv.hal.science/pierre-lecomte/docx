--- v0 (2026-03-11)
+++ v1 (2026-04-01)
@@ -564,261 +564,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Fraction Beamforming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative positioning of microphone arrays for acoustic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2020.3034516⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 469, pp.115116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017735v1</w:t>
+                <w:t xml:space="preserve">hal-02162982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative positioning of microphone arrays for acoustic imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spherical Fraction Beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Marteau</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 469, pp.115116. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2996-3009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2020.3034516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162982v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent source model from acousto-optic measurements and application to an acoustic pulse characterization</w:t>
               </w:r>
@@ -1609,312 +1609,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Trapped Waves in a Mach 0.9 Jet By Rayleigh Scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Castelain</w:t>
+                <w:t xml:space="preserve">Experimental Active Noise Control Using Faust On FPGA: Comparison Between A Multi-Point and Spherical Harmonics Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221329v1</w:t>
+                <w:t xml:space="preserve">hal-04221590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMALL: Spherical Microphone Arrays Little Library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Characterization of Trapped Waves in a Mach 0.9 Jet By Rayleigh Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221599v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Active Noise Control Using Faust On FPGA: Comparison Between A Multi-Point and Spherical Harmonics Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SMALL: Spherical Microphone Arrays Little Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221590v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Of Plane Acoustic Waves Using An Optical Feedback Interferometer</w:t>
               </w:r>
@@ -2002,51 +2002,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'interférogrammes pour la caractérisation d'écoulement par diffusion de Rayleigh</w:t>
+                <w:t xml:space="preserve">Mesure de densité en écoulement par diffusion de Rayleigh: méthode de calibration par polarisation du faisceau incident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
@@ -2077,466 +2077,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser (CFTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917927v1</w:t>
+                <w:t xml:space="preserve">hal-04085877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Acoustic Noise Control with Faust on FPGA: Application to Noise Reduction in Headphones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Alexandre</w:t>
+                <w:t xml:space="preserve">Acoustic Imaging using Distributed Spherical Microphone Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Popoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Faust Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781085v1</w:t>
+                <w:t xml:space="preserve">hal-03848171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de densité en écoulement par diffusion de Rayleigh: méthode de calibration par polarisation du faisceau incident</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Spatbox: An Intuitive Trajectory Engine to Spatialize Sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser (CFTL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC-22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085877v1</w:t>
+                <w:t xml:space="preserve">hal-03781074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Imaging using Distributed Spherical Microphone Arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+                <w:t xml:space="preserve">Analyse d'interférogrammes pour la caractérisation d'écoulement par diffusion de Rayleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848171v1</w:t>
+                <w:t xml:space="preserve">hal-03917927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatbox: An Intuitive Trajectory Engine to Spatialize Sound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback Acoustic Noise Control with Faust on FPGA: Application to Noise Reduction in Headphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Popoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC-22)</w:t>
+              <w:t xml:space="preserve">International Faust Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781074v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One eighth of a sphere microphone array</w:t>
               </w:r>
@@ -2548,64 +2548,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torea Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3530,51 +3530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3765,64 +3765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3883,64 +3883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4168,51 +4168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F35BB15C"/>
+    <w:nsid w:val="308C2103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4399,51 +4399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4215-5137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200107739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chanu-Rigaldies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061777" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chanu--Rigaldies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3034516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115116" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Aubert Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5023326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4979260" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2016.0036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chiocchetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kurek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Alexandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belloncle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164316v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chenevez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hamonet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lechat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01544953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CNAM1076" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4215-5137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200107739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chanu-Rigaldies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061777" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chanu--Rigaldies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3034516" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Aubert Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5023326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4979260" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2016.0036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chiocchetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kurek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Alexandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belloncle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164316v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chenevez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hamonet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lechat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01544953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CNAM1076" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>