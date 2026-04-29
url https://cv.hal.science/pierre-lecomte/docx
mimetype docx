--- v1 (2026-04-01)
+++ v2 (2026-04-29)
@@ -564,261 +564,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative positioning of microphone arrays for acoustic imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spherical Fraction Beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gilquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecomte</w:t>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Marteau</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115116⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2996-3009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2020.3034516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162982v1</w:t>
+                <w:t xml:space="preserve">hal-03017735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Fraction Beamforming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative positioning of microphone arrays for acoustic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+                <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+                <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.2996-3009. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 469, pp.115116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2020.3034516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017735v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent source model from acousto-optic measurements and application to an acoustic pulse characterization</w:t>
               </w:r>
@@ -1609,312 +1609,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Active Noise Control Using Faust On FPGA: Comparison Between A Multi-Point and Spherical Harmonics Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Alexandre</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of Trapped Waves in a Mach 0.9 Jet By Rayleigh Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221590v1</w:t>
+                <w:t xml:space="preserve">hal-04221329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Trapped Waves in a Mach 0.9 Jet By Rayleigh Scattering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SMALL: Spherical Microphone Arrays Little Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221329v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMALL: Spherical Microphone Arrays Little Library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Active Noise Control Using Faust On FPGA: Comparison Between A Multi-Point and Spherical Harmonics Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221599v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Of Plane Acoustic Waves Using An Optical Feedback Interferometer</w:t>
               </w:r>
@@ -2002,51 +2002,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de densité en écoulement par diffusion de Rayleigh: méthode de calibration par polarisation du faisceau incident</w:t>
+                <w:t xml:space="preserve">Analyse d'interférogrammes pour la caractérisation d'écoulement par diffusion de Rayleigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
@@ -2077,466 +2077,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser (CFTL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085877v1</w:t>
+                <w:t xml:space="preserve">hal-03917927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Imaging using Distributed Spherical Microphone Arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback Acoustic Noise Control with Faust on FPGA: Application to Noise Reduction in Headphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Belloncle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecomte</w:t>
+                <w:t xml:space="preserve">Maxime Popoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Faust Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848171v1</w:t>
+                <w:t xml:space="preserve">hal-03781085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatbox: An Intuitive Trajectory Engine to Spatialize Sound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de densité en écoulement par diffusion de Rayleigh: méthode de calibration par polarisation du faisceau incident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC-22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser (CFTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781074v1</w:t>
+                <w:t xml:space="preserve">hal-04085877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'interférogrammes pour la caractérisation d'écoulement par diffusion de Rayleigh</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Spatbox: An Intuitive Trajectory Engine to Spatialize Sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC-22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917927v1</w:t>
+                <w:t xml:space="preserve">hal-03781074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Acoustic Noise Control with Faust on FPGA: Application to Noise Reduction in Headphones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Alexandre</w:t>
+                <w:t xml:space="preserve">Acoustic Imaging using Distributed Spherical Microphone Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Belloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Popoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Faust Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781085v1</w:t>
+                <w:t xml:space="preserve">hal-03848171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One eighth of a sphere microphone array</w:t>
               </w:r>
@@ -2548,64 +2548,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torea Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3168,312 +3168,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME 3D AMBISONICS USING FAUST, PROCESSING, PURE DATA, AND OSC</w:t>
+                <w:t xml:space="preserve">On the Use of a Lebedev Grid for Ambisonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Aubert Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 18th Int. Conference on Digital Audio Effects (DAFx-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">AES Convention. 139th International Audio Engineering Society Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162960v1</w:t>
+                <w:t xml:space="preserve">hal-04503504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of a Lebedev Grid for Ambisonics</w:t>
+                <w:t xml:space="preserve">Real-time 3D Ambisonics using Faust, Processing, Pure Data, and OSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Aubert Gauthier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES Convention. 139th International Audio Engineering Society Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">18th International Conference on Digital Audio Effects, DAFx-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DAFx, Nov 2015, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503504v1</w:t>
+                <w:t xml:space="preserve">hal-04221636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time 3D Ambisonics using Faust, Processing, Pure Data, and OSC</w:t>
+                <w:t xml:space="preserve">REAL-TIME 3D AMBISONICS USING FAUST, PROCESSING, PURE DATA, AND OSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Aubert Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Digital Audio Effects, DAFx-15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DAFx, Nov 2015, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Proc. of the 18th Int. Conference on Digital Audio Effects (DAFx-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221636v1</w:t>
+                <w:t xml:space="preserve">hal-03162960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3530,51 +3530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3765,64 +3765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3883,64 +3883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4168,51 +4168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="308C2103"/>
+    <w:nsid w:val="A0170524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4399,51 +4399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4215-5137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200107739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chanu-Rigaldies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061777" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chanu--Rigaldies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3034516" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Aubert Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5023326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4979260" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2016.0036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chiocchetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kurek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Alexandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belloncle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164316v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chenevez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hamonet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lechat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01544953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CNAM1076" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4215-5137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200107739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chanu-Rigaldies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061777" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chanu--Rigaldies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3034516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115116" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Aubert Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5023326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4979260" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2016.0036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chiocchetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kurek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Alexandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belloncle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164316v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chenevez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503504v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hamonet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lechat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01544953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CNAM1076" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>