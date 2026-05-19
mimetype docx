--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">200107739</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=0p5SV-QAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,1099 +209,1099 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Mixing Interferometer for Acoustic Measurements through Vibrometric Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chanu-Rigaldies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (6), pp.1777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s24061777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of an optical feedback interferometer for acoustic waves measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chanu--Rigaldies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JASA Express Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0021317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental acoustic scene analysis using One-Eighth spherical fraction microphone array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 151 (1), pp.180-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0009230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical Fraction Beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.2996-3009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASLP.2020.3034516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative positioning of microphone arrays for acoustic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 469, pp.115116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent source model from acousto-optic measurements and application to an acoustic pulse characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 450, pp.141-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancellation of room reflections over an extended area using Ambisonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Aubert Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143 (2), pp.811-828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5023326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source sparsity control of sound field reproduction using the elastic-net and the lasso minimizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141 (4), pp.2315-2326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4979260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fifty-Node Lebedev Grid And Its Applications To Ambisonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Aubert Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (11), pp.868-881. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17743/jaes.2016.0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1290,2432 +1311,2432 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration géometrique d'un réseau d'antennes microphiniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chiocchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société française d'acoustique, Apr 2025, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Granular Synthesis With Ambitools and Antescollider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Miguel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th International Faust Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Turin, Italy. pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de vitesse et de température par diffusion Rayleigh, acquisition simultanée de la fonction d'instrument et de la lumière diffusée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization of Trapped Waves in a Mach 0.9 Jet By Rayleigh Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMALL: Spherical Microphone Arrays Little Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Active Noise Control Using Faust On FPGA: Comparison Between A Multi-Point and Spherical Harmonics Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Of Plane Acoustic Waves Using An Optical Feedback Interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chanu--Rigaldies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'interférogrammes pour la caractérisation d'écoulement par diffusion de Rayleigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback Acoustic Noise Control with Faust on FPGA: Application to Noise Reduction in Headphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Popoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Faust Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de densité en écoulement par diffusion de Rayleigh: méthode de calibration par polarisation du faisceau incident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Francophone de Techniques Laser (CFTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spatbox: An Intuitive Trajectory Engine to Spatialize Sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing Conference (SMC-22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Imaging using Distributed Spherical Microphone Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One eighth of a sphere microphone array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torea Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.313-318, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional Filtering of Ambisonic Sound Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Aubert Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AES International Conference on Spatial Reproduction - Aesthetics and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d' antennes microphoniques à base de MEMS analogiques ou numériques : Retour d' expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chenevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Poirée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nde Journées Acoustique et Microsystèmes, JAM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Le Mans, Sarthe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambitools: Tools For Sound Field Synthesis Using Higher Order Ambisonics - V1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Faust Conference (IFC-18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Order Ambisonics for SuperCollider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linux Audio Conference (LAC-17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage directionnel dans une scène sonore 3D par une utilisation conjointe de Beamforming et d’Ambisonie d’ordre élevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Aubert Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA/VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of a Lebedev Grid for Ambisonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">REAL-TIME 3D AMBISONICS USING FAUST, PROCESSING, PURE DATA, AND OSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Aubert Gauthier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES Convention. 139th International Audio Engineering Society Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">Proc. of the 18th Int. Conference on Digital Audio Effects (DAFx-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503504v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time 3D Ambisonics using Faust, Processing, Pure Data, and OSC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the Use of a Lebedev Grid for Ambisonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Aubert Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Digital Audio Effects, DAFx-15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DAFx, Nov 2015, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">AES Convention. 139th International Audio Engineering Society Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221636v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME 3D AMBISONICS USING FAUST, PROCESSING, PURE DATA, AND OSC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Real-time 3D Ambisonics using Faust, Processing, Pure Data, and OSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Aubert Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 18th Int. Conference on Digital Audio Effects (DAFx-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">18th International Conference on Digital Audio Effects, DAFx-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DAFx, Nov 2015, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162960v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Printing of an Electrodynamic Loudspeaker Driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hamonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de sources acoustiques par réfracto-vibrométrie et problème inverse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France. 123, pp.3786 - 3793, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3725,265 +3746,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Capture With Improved Microphone Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : 20220256302. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de captation sonore à réseau de microphones perfectionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3096550. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3993,114 +4014,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambisonie d'ordre élevé en trois dimensions : captation, transformations et décodage adaptatifs de champs sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Conservatoire national des arts et metiers - CNAM; Université de Sherbrooke (Québec, Canada), 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016CNAM1076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01544953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4168,51 +4189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0170524"/>
+    <w:nsid w:val="12922658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4399,51 +4420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4215-5137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200107739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chanu-Rigaldies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061777" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chanu--Rigaldies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3034516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115116" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Aubert Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5023326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4979260" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2016.0036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chiocchetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kurek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Alexandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belloncle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164316v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0981" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chenevez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503504v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hamonet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lechat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01544953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CNAM1076" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4215-5137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200107739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=0p5SV-QAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499396v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chanu-Rigaldies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061777" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chanu--Rigaldies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021317" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519831v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009230" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3034516" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Aubert Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5023326" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4979260" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2016.0036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chiocchetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kurek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belloncle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164316v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0981" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chenevez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poir&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hamonet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julienne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lechat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01544953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CNAM1076" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>