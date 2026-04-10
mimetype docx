--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -421,274 +421,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching OR: automatic evaluation for linear programming modelling</w:t>
+                <w:t xml:space="preserve">New rolling horizon optimization approaches to balance short-term and long-term decisions: An application to energy planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+                <w:t xml:space="preserve">Étienne Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+                <w:t xml:space="preserve">Alain Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10288-021-00488-9⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 245, pp.122773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286238v1</w:t>
+                <w:t xml:space="preserve">hal-03602115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New rolling horizon optimization approaches to balance short-term and long-term decisions: An application to energy planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Cuisinier</w:t>
+                <w:t xml:space="preserve">Teaching OR: automatic evaluation for linear programming modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 245, pp.122773. </w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.333--345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10288-021-00488-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602115v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilzegal : la recherche opérationnelle par le jeu</w:t>
               </w:r>
@@ -825,90 +825,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno‐economic planning of local energy systems through optimization models: a survey of current methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45, pp.4888-4931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2672,51 +2672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved screening for growth hormone deficiency using logical analysis data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter L. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,51 +2944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (3), pp.353-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3034,51 +3034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation algorithms for the design of SONET networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3234,51 +3234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rahab Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3437,51 +3437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Planning &amp; Scheduling for Space (IWPSS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4321,243 +4321,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling problems with processing time dependent profit: applications and a nice polynomial case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Fontan</w:t>
+                <w:t xml:space="preserve">Rolling horizon optimization: new approaches to balance short-term and long-term decisions for energy planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
+                <w:t xml:space="preserve">Alain Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2021 - 17th International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2021 - 22ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332173v1</w:t>
+                <w:t xml:space="preserve">hal-03331735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling horizon optimization: new approaches to balance short-term and long-term decisions for energy planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Ruby</w:t>
+                <w:t xml:space="preserve">Scheduling problems with processing time dependent profit: applications and a nice polynomial case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bourasseau</w:t>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021 - 22ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">PMS 2021 - 17th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331735v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation linéaire pour améliorer la performance de K-NN avec la distance euclidienne pondérée</w:t>
               </w:r>
@@ -4582,51 +4582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iragaël Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2021 - 22ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société Française de Recherche Opérationnelle et d’Aide à la Décision, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4651,77 +4651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des méthodes et outils originaux pour enseigner la modélisation en programmation linéaire : l’expérience de caseine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4906,90 +4906,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy system investment planning: a methodological review towards a new approach at the territorial level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Smart Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5014,77 +5014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de problèmes d'ordonnancement de tâches à durées contrôlables à l'aide d'algorithmes d'affectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2018, 19ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5109,77 +5109,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of processing-time dependent profit maximization scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Programming (ISMP'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5204,77 +5204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement de tâches à durées contrôlables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5407,103 +5407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch-and-Price Algorithm for Scheduling Observations on a Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Fifth International Joint Conference on Artificial Intelligence (IJCAI-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, New-York, United States. pp.3060-3066</w:t>
@@ -5666,77 +5666,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE 9910, Observatory Operations: Strategies, Processes, and Systems VI, 991033 (July 18, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. </w:t>
@@ -5999,90 +5999,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Star Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6124,90 +6124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnanceur d’étoiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6956,51 +6956,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near optimal and optimal solutions for an integrated employee timetabling and production scheduling problem</w:t>
+                <w:t xml:space="preserve">Solving an integrated Job-Shop problem with human resource constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
@@ -7018,106 +7018,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PMS 2010, 12th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481465v1</w:t>
+                <w:t xml:space="preserve">hal-00477252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving an integrated Job-Shop problem with human resource constraints</w:t>
+                <w:t xml:space="preserve">Near optimal and optimal solutions for an integrated employee timetabling and production scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
@@ -7135,73 +7126,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2010, 12th International Workshop on Project Management and Scheduling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.1523-1528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.00252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477252v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution d'un problème de Job-Shop intégrant des contraintes de Ressources Humaines</w:t>
               </w:r>
@@ -7753,51 +7753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Boolean successes in medical research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Kronek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7986,51 +7986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical Analysis of Medical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Kronek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8297,51 +8297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6° congrès de la société française de recherche opérationnelle et d'aide à la décision (ROADeF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8638,51 +8638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEPM'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Porto, Portugal. pp.422-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8733,51 +8733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MISTA'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Nottingham, United Kingdom. pp.74-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8828,51 +8828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5° congrès de la société française de recherche opérationnelle et d'aide à la décision (ROADeF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8891,247 +8891,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approximation Scheme for the Packing of Multibin Objects</w:t>
+                <w:t xml:space="preserve">Approximation Algorithms for Multibin Packing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Aussois, France</w:t>
+              <w:t xml:space="preserve">École d'Automne de Recherche Opérationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364013v1</w:t>
+                <w:t xml:space="preserve">hal-00364011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithms for Multibin Packing Problems</w:t>
+                <w:t xml:space="preserve">An Approximation Scheme for the Packing of Multibin Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'Automne de Recherche Opérationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">6th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364011v1</w:t>
+                <w:t xml:space="preserve">hal-00364013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and Approximation Algorithms for SONET Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9208,51 +9208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode tabou pour la décomposition de réseaux SONET/SDH en anneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9316,51 +9316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (CO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9411,51 +9411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scheduling in Computer and Manufacturing Systems (Dagstuhl Seminar Proceedings)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Dagstuhl, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9493,51 +9493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing of multi-bin objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9633,51 +9633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Graham Kendall, Edmund K. Burke, Sanja Petrovic and Michel Gendreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Scheduling: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.269-286, 2005, </w:t>
@@ -9809,77 +9809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of scheduling tasks with processing time dependent profit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9897,51 +9897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Set-Covering Approach for SONET Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10383,51 +10383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9E9FB72"/>
+    <w:nsid w:val="47926CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10614,51 +10614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lemaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9281-2385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178678023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuisinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourasseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lucien Gayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00488-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cuisinier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourasseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122773" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Corvest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brailly-Tabard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Brauner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00304" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tencer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205810" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Duhil de B&#233;naz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Mul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Oostdijk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205318" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Giabicani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120588" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giabicani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brauner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(15)30176-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KGH5LRW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-14-172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00707504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1132-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2012.11.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu-Ly Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053189" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laporte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Claudia Couto-Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Trabado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-11-20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Allali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Couto-Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Prete" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trivin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/MSM.881794" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0901-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6V2Q5CR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.03.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Proth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Queyranne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.11.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esperou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baruchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1705455" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-005-9025-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1F9KN8S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wynants" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CHBXLG31-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rahab Lacroix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Gusarov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Dequeant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.487" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kessar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le-Gratiet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Cunff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01635940v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Lagrange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rubini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241197" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2016.7822298" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Carolina Duarte Ferrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cance" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00688219v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787710v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787711v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Waserhole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Felipe Riviera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481465v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00252" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/hal-00477252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000239668" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maiza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Radjef" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363872v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262107v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Kronek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Bonates" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Lozina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361111v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-27744-7_13" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084050v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947847v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082799v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641681v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006893v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03514892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lemaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9281-2385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178678023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuisinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourasseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lucien Gayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cuisinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourasseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00488-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Corvest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brailly-Tabard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Brauner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00304" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tencer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205810" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Duhil de B&#233;naz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Mul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Oostdijk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205318" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Giabicani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120588" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giabicani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brauner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(15)30176-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KGH5LRW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-14-172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00707504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1132-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2012.11.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu-Ly Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053189" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laporte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Claudia Couto-Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Trabado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-11-20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Allali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Couto-Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Prete" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trivin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/MSM.881794" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0901-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6V2Q5CR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.03.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Proth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Queyranne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.11.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esperou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baruchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1705455" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-005-9025-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1F9KN8S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wynants" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CHBXLG31-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rahab Lacroix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Gusarov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Dequeant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.487" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kessar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le-Gratiet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Cunff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01635940v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Lagrange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rubini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241197" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2016.7822298" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Carolina Duarte Ferrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cance" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00688219v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787710v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787711v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Waserhole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Felipe Riviera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/hal-00477252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00252" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000239668" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maiza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Radjef" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363872v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262107v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Kronek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Bonates" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Lozina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361111v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-27744-7_13" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084050v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947847v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082799v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641681v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006893v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03514892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>