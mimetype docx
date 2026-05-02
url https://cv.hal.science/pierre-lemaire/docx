--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -421,274 +421,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New rolling horizon optimization approaches to balance short-term and long-term decisions: An application to energy planning</w:t>
+                <w:t xml:space="preserve">Teaching OR: automatic evaluation for linear programming modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Cuisinier</w:t>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122773⟩</w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.333--345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10288-021-00488-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602115v1</w:t>
+                <w:t xml:space="preserve">hal-03286238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching OR: automatic evaluation for linear programming modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New rolling horizon optimization approaches to balance short-term and long-term decisions: An application to energy planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+                <w:t xml:space="preserve">Alain Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+                <w:t xml:space="preserve">Cyril Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (2), pp.333--345. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 245, pp.122773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10288-021-00488-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286238v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilzegal : la recherche opérationnelle par le jeu</w:t>
               </w:r>
@@ -825,90 +825,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno‐economic planning of local energy systems through optimization models: a survey of current methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45, pp.4888-4931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1373,247 +1373,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for predicting the adult height and age at first menstruation of girls with idiopathic central precocious puberty.</w:t>
+                <w:t xml:space="preserve">CO-76 – Prédiction de taille finale chez les filles avec puberté précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Giabicani</w:t>
+                <w:t xml:space="preserve">E. Giabicani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raja Brauner</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120588⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (5), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0929-693X(15)30176-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139783v1</w:t>
+                <w:t xml:space="preserve">hal-03187244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO-76 – Prédiction de taille finale chez les filles avec puberté précoce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Giabicani</w:t>
+                <w:t xml:space="preserve">Models for predicting the adult height and age at first menstruation of girls with idiopathic central precocious puberty.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Giabicani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Brauner</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0929-693X(15)30176-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03187244v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model for predicting the adult height of girls with advanced puberty after spontaneous growth.</w:t>
               </w:r>
@@ -2672,51 +2672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved screening for growth hormone deficiency using logical analysis data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter L. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,51 +2944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Modelling and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (3), pp.353-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3034,51 +3034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation algorithms for the design of SONET networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3234,51 +3234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rahab Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3437,51 +3437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Milli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Planning &amp; Scheduling for Space (IWPSS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3500,256 +3500,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing optimization of multi-vector energy systems: Studying the influence of model level of detail on the control strategy</w:t>
+                <w:t xml:space="preserve">Impact of the levels of modelling detail on the sizing of a local energy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siao Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADeF 2024, 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">ECOS - 37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801026v1</w:t>
+                <w:t xml:space="preserve">hal-04801019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the levels of modelling detail on the sizing of a local energy system</w:t>
+                <w:t xml:space="preserve">Sizing optimization of multi-vector energy systems: Studying the influence of model level of detail on the control strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Piguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vallee</w:t>
+                <w:t xml:space="preserve">Siao Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS - 37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">ROADeF 2024, 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801019v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des arêtes d'une solution optimale d'un problème de voyageur de commerce</w:t>
               </w:r>
@@ -4137,77 +4137,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the robustness of a Model Predictive Controller on Flexible Building Heat Demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2022: The 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4321,243 +4321,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling horizon optimization: new approaches to balance short-term and long-term decisions for energy planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Cuisinier</w:t>
+                <w:t xml:space="preserve">Scheduling problems with processing time dependent profit: applications and a nice polynomial case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ruby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bourasseau</w:t>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021 - 22ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">PMS 2021 - 17th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331735v1</w:t>
+                <w:t xml:space="preserve">hal-03332173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling problems with processing time dependent profit: applications and a nice polynomial case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Fontan</w:t>
+                <w:t xml:space="preserve">Rolling horizon optimization: new approaches to balance short-term and long-term decisions for energy planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
+                <w:t xml:space="preserve">Cyril Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2021 - 17th International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2021 - 22ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332173v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation linéaire pour améliorer la performance de K-NN avec la distance euclidienne pondérée</w:t>
               </w:r>
@@ -4582,51 +4582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iragaël Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2021 - 22ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société Française de Recherche Opérationnelle et d’Aide à la Décision, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4651,77 +4651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des méthodes et outils originaux pour enseigner la modélisation en programmation linéaire : l’expérience de caseine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4906,90 +4906,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy system investment planning: a methodological review towards a new approach at the territorial level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Smart Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5014,77 +5014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de problèmes d'ordonnancement de tâches à durées contrôlables à l'aide d'algorithmes d'affectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2018, 19ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5109,77 +5109,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of processing-time dependent profit maximization scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Programming (ISMP'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5204,77 +5204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement de tâches à durées contrôlables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5401,394 +5401,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch-and-Price Algorithm for Scheduling Observations on a Telescope</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
+                <w:t xml:space="preserve">Le wip concurrent : une proposition de file d'attente du point de vue du produit pour caractériser le temps de cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kean Dequeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Fifth International Joint Conference on Artificial Intelligence (IJCAI-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New-York, United States. pp.3060-3066</w:t>
+              <w:t xml:space="preserve">11th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381636v1</w:t>
+                <w:t xml:space="preserve">hal-01382632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le wip concurrent : une proposition de file d'attente du point de vue du produit pour caractériser le temps de cycle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SPOT: an optimization software for dynamic observation programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE 9910, Observatory Operations: Strategies, Processes, and Systems VI, 991033 (July 18, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2241197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382632v1</w:t>
+                <w:t xml:space="preserve">hal-01398862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPOT: an optimization software for dynamic observation programming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A Branch-and-Price Algorithm for Scheduling Observations on a Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 9910, Observatory Operations: Strategies, Processes, and Systems VI, 991033 (July 18, 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twenty-Fifth International Joint Conference on Artificial Intelligence (IJCAI-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New-York, United States. pp.3060-3066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2241197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01398862v1</w:t>
+                <w:t xml:space="preserve">hal-01381636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A literature review on variability in semiconductor manufacturing: the next forward leap to Industry 4.0</w:t>
               </w:r>
@@ -5999,90 +5999,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Star Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6124,90 +6124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnanceur d’étoiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6554,217 +6554,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00688219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Scheduling with Abandonments</w:t>
+                <w:t xml:space="preserve">Ordonnancement stochastique avec abandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Salch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS 2012, 4th International Conference on Information Systems, Logistics and Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787710v1</w:t>
+                <w:t xml:space="preserve">hal-00787711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement stochastique avec abandon</w:t>
+                <w:t xml:space="preserve">Stochastic Scheduling with Abandonments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Salch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">ILS 2012, 4th International Conference on Information Systems, Logistics and Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787711v1</w:t>
+                <w:t xml:space="preserve">hal-00787710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimal Static Priority Rule for Stochastic Scheduling with Impatience</w:t>
               </w:r>
@@ -6956,51 +6956,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving an integrated Job-Shop problem with human resource constraints</w:t>
+                <w:t xml:space="preserve">Near optimal and optimal solutions for an integrated employee timetabling and production scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
@@ -7018,97 +7018,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2010, 12th International Workshop on Project Management and Scheduling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.1523-1528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.00252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477252v1</w:t>
+                <w:t xml:space="preserve">hal-00481465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near optimal and optimal solutions for an integrated employee timetabling and production scheduling problem</w:t>
+                <w:t xml:space="preserve">Solving an integrated Job-Shop problem with human resource constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
@@ -7126,82 +7135,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PMS 2010, 12th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.00252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00481465v1</w:t>
+                <w:t xml:space="preserve">hal-00477252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution d'un problème de Job-Shop intégrant des contraintes de Ressources Humaines</w:t>
               </w:r>
@@ -7753,51 +7753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Boolean successes in medical research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Kronek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7986,51 +7986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical Analysis of Medical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Kronek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8157,230 +8157,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Selection with the Logical Analysis of Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heuristiques pour le rangement d'objets multi-boîtes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina Lozina</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Finke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, New-Orleans / San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">6° congrès de la société française de recherche opérationnelle et d'aide à la décision (ROADeF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363894v1</w:t>
+                <w:t xml:space="preserve">hal-00363898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques pour le rangement d'objets multi-boîtes,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature Selection with the Logical Analysis of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberius Bonates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter L. Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Lozina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6° congrès de la société française de recherche opérationnelle et d'aide à la décision (ROADeF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">INFORMS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, New-Orleans / San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363898v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rangements d'objets multiboîtes, flots et facteurs de graphes</w:t>
               </w:r>
@@ -8606,122 +8606,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing of Multibin Objects</w:t>
+                <w:t xml:space="preserve">Rangement d'objets multiboîtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEPM'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Porto, Portugal. pp.422-431</w:t>
+              <w:t xml:space="preserve">5° congrès de la société française de recherche opérationnelle et d'aide à la décision (ROADeF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363842v1</w:t>
+                <w:t xml:space="preserve">hal-00364015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibin Packing with the Best-Fit Rule</w:t>
               </w:r>
@@ -8733,51 +8733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MISTA'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Nottingham, United Kingdom. pp.74-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8796,342 +8796,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rangement d'objets multiboîtes</w:t>
+                <w:t xml:space="preserve">Packing of Multibin Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5° congrès de la société française de recherche opérationnelle et d'aide à la décision (ROADeF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Avignon, France</w:t>
+              <w:t xml:space="preserve">IEPM'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Porto, Portugal. pp.422-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364015v1</w:t>
+                <w:t xml:space="preserve">hal-00363842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithms for Multibin Packing Problems</w:t>
+                <w:t xml:space="preserve">An Approximation Scheme for the Packing of Multibin Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'Automne de Recherche Opérationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">6th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364011v1</w:t>
+                <w:t xml:space="preserve">hal-00364013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approximation Scheme for the Packing of Multibin Objects</w:t>
+                <w:t xml:space="preserve">Approximation Algorithms for Multibin Packing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Aussois, France</w:t>
+              <w:t xml:space="preserve">École d'Automne de Recherche Opérationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364013v1</w:t>
+                <w:t xml:space="preserve">hal-00364011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and Approximation Algorithms for SONET Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9208,51 +9208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode tabou pour la décomposition de réseaux SONET/SDH en anneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9316,51 +9316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (CO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9411,51 +9411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scheduling in Computer and Manufacturing Systems (Dagstuhl Seminar Proceedings)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Dagstuhl, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9493,51 +9493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing of multi-bin objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9633,51 +9633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Graham Kendall, Edmund K. Burke, Sanja Petrovic and Michel Gendreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Scheduling: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.269-286, 2005, </w:t>
@@ -9809,77 +9809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of scheduling tasks with processing time dependent profit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9897,51 +9897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Set-Covering Approach for SONET Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10383,51 +10383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47926CFD"/>
+    <w:nsid w:val="C1C38E3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10614,51 +10614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lemaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9281-2385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178678023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuisinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourasseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lucien Gayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cuisinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourasseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00488-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Corvest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brailly-Tabard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Brauner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00304" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tencer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205810" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Duhil de B&#233;naz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Mul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Oostdijk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205318" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Giabicani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120588" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giabicani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brauner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(15)30176-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KGH5LRW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-14-172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00707504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1132-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2012.11.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu-Ly Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053189" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laporte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Claudia Couto-Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Trabado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-11-20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Allali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Couto-Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Prete" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trivin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/MSM.881794" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0901-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6V2Q5CR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.03.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Proth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Queyranne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.11.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esperou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baruchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1705455" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-005-9025-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1F9KN8S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wynants" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CHBXLG31-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rahab Lacroix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Gusarov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Dequeant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.487" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kessar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le-Gratiet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Cunff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01635940v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Lagrange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rubini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241197" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2016.7822298" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Carolina Duarte Ferrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cance" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00688219v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787710v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787711v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Waserhole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Felipe Riviera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/hal-00477252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00252" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000239668" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maiza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Radjef" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363872v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262107v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Kronek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Bonates" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Lozina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361111v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-27744-7_13" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084050v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947847v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082799v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641681v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006893v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03514892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lemaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9281-2385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178678023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuisinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourasseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lucien Gayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00488-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cuisinier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourasseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122773" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Corvest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brailly-Tabard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Brauner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00304" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tencer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205810" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Duhil de B&#233;naz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Mul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Oostdijk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205318" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giabicani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brauner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(15)30176-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KGH5LRW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Giabicani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120588" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-14-172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00707504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1132-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2012.11.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu-Ly Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053189" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laporte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Claudia Couto-Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Trabado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-11-20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Allali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Couto-Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Prete" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trivin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/MSM.881794" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0901-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6V2Q5CR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.03.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Proth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Queyranne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.11.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esperou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baruchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1705455" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-005-9025-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1F9KN8S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wynants" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CHBXLG31-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rahab Lacroix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Gusarov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Dequeant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.487" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kessar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le-Gratiet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Cunff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01635940v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382632v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398862v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Lagrange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rubini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241197" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2016.7822298" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Carolina Duarte Ferrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cance" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00688219v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Waserhole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Felipe Riviera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481465v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00252" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/hal-00477252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000239668" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maiza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Radjef" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363872v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262107v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Kronek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Bonates" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Lozina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364015v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363842v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361111v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-27744-7_13" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084050v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947847v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082799v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641681v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006893v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03514892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>