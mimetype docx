--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1373,247 +1373,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO-76 – Prédiction de taille finale chez les filles avec puberté précoce</w:t>
+                <w:t xml:space="preserve">Models for predicting the adult height and age at first menstruation of girls with idiopathic central precocious puberty.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Giabicani</w:t>
+                <w:t xml:space="preserve">Eloïse Giabicani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Brauner</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0929-693X(15)30176-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187244v1</w:t>
+                <w:t xml:space="preserve">hal-01139783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for predicting the adult height and age at first menstruation of girls with idiopathic central precocious puberty.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Giabicani</w:t>
+                <w:t xml:space="preserve">CO-76 – Prédiction de taille finale chez les filles avec puberté précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giabicani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raja Brauner</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (5), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0929-693X(15)30176-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01139783v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model for predicting the adult height of girls with advanced puberty after spontaneous growth.</w:t>
               </w:r>
@@ -1827,261 +1827,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00707504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Static Priority Rules for Stochastic Scheduling with Impatience</w:t>
+                <w:t xml:space="preserve">Pituitary stalk interruption syndrome in 53 postpubertal patients: factors influencing the heterogeneity of its presentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Salch</w:t>
+                <w:t xml:space="preserve">Luu-Ly Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+                <w:t xml:space="preserve">Annie Harroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2012.11.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861365v1</w:t>
+                <w:t xml:space="preserve">hal-00787728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary stalk interruption syndrome in 53 postpubertal patients: factors influencing the heterogeneity of its presentation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luu-Ly Pham</w:t>
+                <w:t xml:space="preserve">Optimal Static Priority Rules for Stochastic Scheduling with Impatience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Salch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raja Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53189. </w:t>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (1), pp.81-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2012.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787728v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibin B and anti-Mullerian hormone as markers of gonadal function after hematopoietic cell transplantation during childhood.</w:t>
               </w:r>
@@ -2711,51 +2711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter L. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Trivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Science Monitor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (1), pp.MT5-10</w:t>
@@ -3500,256 +3500,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the levels of modelling detail on the sizing of a local energy system</w:t>
+                <w:t xml:space="preserve">Sizing optimization of multi-vector energy systems: Studying the influence of model level of detail on the control strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Piguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vallee</w:t>
+                <w:t xml:space="preserve">Siao Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS - 37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">ROADeF 2024, 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801019v1</w:t>
+                <w:t xml:space="preserve">hal-04801026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing optimization of multi-vector energy systems: Studying the influence of model level of detail on the control strategy</w:t>
+                <w:t xml:space="preserve">Impact of the levels of modelling detail on the sizing of a local energy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siao Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADeF 2024, 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">ECOS - 37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801026v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des arêtes d'une solution optimale d'un problème de voyageur de commerce</w:t>
               </w:r>
@@ -3906,308 +3906,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de modèles linéaires pour déterminer la distance optimale pour un apprentissage par plus proches voisins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concurrent WIP and an application to clearing functions for complex heterogenous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuzhen Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iragaël Joly</w:t>
+                <w:t xml:space="preserve">Kean Dequeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.696-701, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595260v1</w:t>
+                <w:t xml:space="preserve">hal-03863851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent WIP and an application to clearing functions for complex heterogenous systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de modèles linéaires pour déterminer la distance optimale pour un apprentissage par plus proches voisins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iragaël Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23. congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863851v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the robustness of a Model Predictive Controller on Flexible Building Heat Demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2022: The 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4543,51 +4543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation linéaire pour améliorer la performance de K-NN avec la distance euclidienne pondérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5299,90 +5299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of variability induced by events dependency in microelectronic production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kean Dequeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saarebrücke, Germany. pp.323-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5401,135 +5401,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le wip concurrent : une proposition de file d'attente du point de vue du produit pour caractériser le temps de cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kean Dequeant</w:t>
+                <w:t xml:space="preserve">A Branch-and-Price Algorithm for Scheduling Observations on a Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada. 9 p</w:t>
+              <w:t xml:space="preserve">Twenty-Fifth International Joint Conference on Artificial Intelligence (IJCAI-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New-York, United States. pp.3060-3066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382632v1</w:t>
+                <w:t xml:space="preserve">hal-01381636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPOT: an optimization software for dynamic observation programming</w:t>
               </w:r>
@@ -5643,221 +5660,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch-and-Price Algorithm for Scheduling Observations on a Telescope</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
+                <w:t xml:space="preserve">Le wip concurrent : une proposition de file d'attente du point de vue du produit pour caractériser le temps de cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kean Dequeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vialletelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Fifth International Joint Conference on Artificial Intelligence (IJCAI-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New-York, United States. pp.3060-3066</w:t>
+              <w:t xml:space="preserve">11th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381636v1</w:t>
+                <w:t xml:space="preserve">hal-01382632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A literature review on variability in semiconductor manufacturing: the next forward leap to Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kean Dequeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kean Dequeant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Vialletelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter Simulation Conference (WSC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Washington DC, United States. pp.2598 - 2609, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6357,64 +6357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic control of a multi class G/M/1+M queue with abandonments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Salch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6554,260 +6554,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00688219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement stochastique avec abandon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Stochastic Scheduling with Abandonments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Salch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">ILS 2012, 4th International Conference on Information Systems, Logistics and Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787711v1</w:t>
+                <w:t xml:space="preserve">hal-00787710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Scheduling with Abandonments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement stochastique avec abandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Salch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS 2012, 4th International Conference on Information Systems, Logistics and Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787710v1</w:t>
+                <w:t xml:space="preserve">hal-00787711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimal Static Priority Rule for Stochastic Scheduling with Impatience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Salch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8157,230 +8157,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques pour le rangement d'objets multi-boîtes,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature Selection with the Logical Analysis of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberius Bonates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter L. Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Lozina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6° congrès de la société française de recherche opérationnelle et d'aide à la décision (ROADeF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">INFORMS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, New-Orleans / San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363898v1</w:t>
+                <w:t xml:space="preserve">hal-00363894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Selection with the Logical Analysis of Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heuristiques pour le rangement d'objets multi-boîtes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina Lozina</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Finke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, New-Orleans / San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">6° congrès de la société française de recherche opérationnelle et d'aide à la décision (ROADeF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363894v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rangements d'objets multiboîtes, flots et facteurs de graphes</w:t>
               </w:r>
@@ -8606,312 +8606,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rangement d'objets multiboîtes</w:t>
+                <w:t xml:space="preserve">Packing of Multibin Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5° congrès de la société française de recherche opérationnelle et d'aide à la décision (ROADeF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Avignon, France</w:t>
+              <w:t xml:space="preserve">IEPM'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Porto, Portugal. pp.422-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364015v1</w:t>
+                <w:t xml:space="preserve">hal-00363842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibin Packing with the Best-Fit Rule</w:t>
+                <w:t xml:space="preserve">Rangement d'objets multiboîtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISTA'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Nottingham, United Kingdom. pp.74-88</w:t>
+              <w:t xml:space="preserve">5° congrès de la société française de recherche opérationnelle et d'aide à la décision (ROADeF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363834v1</w:t>
+                <w:t xml:space="preserve">hal-00364015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing of Multibin Objects</w:t>
+                <w:t xml:space="preserve">Multibin Packing with the Best-Fit Rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEPM'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Porto, Portugal. pp.422-431</w:t>
+              <w:t xml:space="preserve">MISTA'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Nottingham, United Kingdom. pp.74-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363842v1</w:t>
+                <w:t xml:space="preserve">hal-00363834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approximation Scheme for the Packing of Multibin Objects</w:t>
               </w:r>
@@ -10004,64 +10004,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Scheduling with Impatience to the Beginning of Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Salch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10383,51 +10383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1C38E3C"/>
+    <w:nsid w:val="09CD2012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10614,51 +10614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lemaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9281-2385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178678023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuisinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourasseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lucien Gayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00488-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cuisinier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourasseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122773" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Corvest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brailly-Tabard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Brauner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00304" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tencer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205810" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Duhil de B&#233;naz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Mul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Oostdijk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205318" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giabicani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brauner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(15)30176-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KGH5LRW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Giabicani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120588" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-14-172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00707504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1132-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2012.11.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu-Ly Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053189" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laporte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Claudia Couto-Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Trabado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-11-20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Allali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Couto-Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Prete" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trivin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/MSM.881794" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0901-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6V2Q5CR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.03.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Proth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Queyranne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.11.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esperou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baruchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1705455" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-005-9025-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1F9KN8S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wynants" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CHBXLG31-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rahab Lacroix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Gusarov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Dequeant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.487" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kessar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le-Gratiet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Cunff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01635940v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382632v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398862v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Lagrange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rubini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241197" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2016.7822298" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Carolina Duarte Ferrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cance" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00688219v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Waserhole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Felipe Riviera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481465v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00252" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/hal-00477252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000239668" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maiza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Radjef" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363872v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262107v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Kronek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Bonates" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Lozina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364015v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363842v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361111v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-27744-7_13" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084050v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947847v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082799v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641681v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006893v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03514892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-lemaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9281-2385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178678023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuisinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourasseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lucien Gayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00488-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cuisinier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourasseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122773" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Corvest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brailly-Tabard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Brauner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2020.00304" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tencer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205810" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Duhil de B&#233;naz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Mul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Oostdijk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205318" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Giabicani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120588" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giabicani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brauner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(15)30176-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KGH5LRW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-14-172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00707504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1132-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu-Ly Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053189" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2012.11.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laporte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Claudia Couto-Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Trabado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2431-11-20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Allali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Couto-Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Prete" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trivin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/MSM.881794" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0901-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6V2Q5CR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.03.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Proth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Queyranne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.11.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esperou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baruchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bmt.1705455" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10852-005-9025-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1F9KN8S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wynants" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CHBXLG31-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rahab Lacroix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lagrange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Gusarov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Dequeant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vialletelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.487" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fontan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kessar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le-Gratiet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Cunff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01635940v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398862v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Lagrange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rubini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241197" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2016.7822298" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Carolina Duarte Ferrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cance" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00688219v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787710v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787711v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00139" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Waserhole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Felipe Riviera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481465v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00252" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/hal-00477252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000239668" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maiza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Radjef" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363872v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262107v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Kronek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Bonates" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Lozina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363834v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361111v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-27744-7_13" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084050v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947847v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082799v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641681v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006893v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03514892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>