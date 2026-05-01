--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -75,562 +75,786 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des contaminations de LLM par extraction de données : une revue de littérature pratique</w:t>
+                <w:t xml:space="preserve">Petits modèles génératifs en contexte industriel : Adaptation par prompting avec peu de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepagnol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Paris-Saclay, 2026. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2026UPASG011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05572429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Format Matters: A Critical Evaluation of Output Formats for Prompting LLMs in SLU and NER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rosset</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.233-251</w:t>
+              <w:t xml:space="preserve">The Fifteenth biennial Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330614v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Information Retrieval to Enhance Spoken Language Understanding Prompts in Few-Shot Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits modèles sont bons : une étude empirique de classification dans un contexte zero-shot</w:t>
+                <w:t xml:space="preserve">Détection des contaminations de LLM par extraction de données : une revue de littérature pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.113-129</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.233-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623012v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Language Models are Good Too: An Empirical Study of Zero-Shot Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, TURIN, Italy. pp.14923-14936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519930v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petits modèles sont bons : une étude empirique de classification dans un contexte zero-shot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.113-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -777,51 +1001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330614v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepagnol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623012v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519930v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05572429v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepagnol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2026UPASG011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519930v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623012v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>