--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -584,51 +584,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Language Models are Good Too: An Empirical Study of Zero-Shot Classification</w:t>
+                <w:t xml:space="preserve">Les petits modèles sont bons : une étude empirique de classification dans un contexte zero-shot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
@@ -659,97 +659,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, TURIN, Italy. pp.14923-14936</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.113-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519930v2</w:t>
+                <w:t xml:space="preserve">hal-04623012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits modèles sont bons : une étude empirique de classification dans un contexte zero-shot</w:t>
+                <w:t xml:space="preserve">Small Language Models are Good Too: An Empirical Study of Zero-Shot Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
@@ -780,73 +780,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.113-129</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, TURIN, Italy. pp.14923-14936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623012v2</w:t>
+                <w:t xml:space="preserve">hal-04519930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1001,51 +1001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05572429v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepagnol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2026UPASG011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519930v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623012v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05572429v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepagnol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2026UPASG011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623012v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519930v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>