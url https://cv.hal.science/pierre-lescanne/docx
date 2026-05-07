--- v0 (2026-04-01)
+++ v1 (2026-05-07)
@@ -910,699 +910,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01892455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les krachs sont rationnels</w:t>
+                <w:t xml:space="preserve">Counting and generating lambda terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Grygiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (05), pp.594-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956796813000178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00937354v1</w:t>
+                <w:t xml:space="preserve">ensl-00879067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting and generating lambda terms</w:t>
+                <w:t xml:space="preserve">On counting untyped lambda terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Grygiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 474, pp.80-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0956796813000178⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00879067v1</w:t>
+                <w:t xml:space="preserve">ensl-00578527v9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On counting untyped lambda terms</w:t>
+                <w:t xml:space="preserve">Les krachs sont rationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (9-10), pp.909-909</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.11.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00578527v9</w:t>
+                <w:t xml:space="preserve">ensl-00937354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward'' Coinduction, Nash equilibrium and the Rationality of Escalation</w:t>
+                <w:t xml:space="preserve">On the Rationality of Escalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Perrinel</w:t>
+                <w:t xml:space="preserve">Perrinel Matthieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Informatica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">none</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00692767v1</w:t>
+                <w:t xml:space="preserve">ensl-00439911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Rationality of Escalation</w:t>
+                <w:t xml:space="preserve">Backward'' Coinduction, Nash equilibrium and the Rationality of Escalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Perrinel Matthieu</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">none</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Informatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (3), pp.117-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00236-012-0153-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00439911v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00692767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que ça s'arrête ?</w:t>
+                <w:t xml:space="preserve">Et si on commençait par les fonctions !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, http://images.math.cnrs.fr/Est-ce-que-ca-s-arrete.html</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/z72t-av57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583742v1</w:t>
+                <w:t xml:space="preserve">hal-05590050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si on commençait par les fonctions !</w:t>
+                <w:t xml:space="preserve">Est-ce que ça s’arrête ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, http://images.math.cnrs.fr/Et-si-on-commencait-par-les.html</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/9kzx-jk45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583647v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decidability of the confluence of finite ground term rewrite systems and of other related term rewrite systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 88 (2), pp.187-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0890-5401(90)90015-A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1612,315 +1630,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorics of Explicit Substitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Bendkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPDP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM et Université de Francfort de, Sep 2018, Frankfurt am Main, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3236950.3236951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01892388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Congruence Relation for Restructuring Classical Terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragisa Zunic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Italian Conference on Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Naples, Italy. pp.186-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01892440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting Environments and Closures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Bendkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSCD 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2018.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01892406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Natural Counting of Lambda Terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1962,181 +1980,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFSEM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Harrachov, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01892447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersection types fit well with resource control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ghilezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Ivetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Likavec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Types for Proofs and Programs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01892569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting Terms in the Binary Lambda Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2152,824 +2170,824 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00923203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple case of rationality of escalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Algebra and Coalgebra in Computer Science, CALCO 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Warsaw, Poland. pp.191-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00832490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersection Types for the Resource Control Lambda Calculi</w:t>
+                <w:t xml:space="preserve">Intuitionistic Sequent-Style Calculus with Explicit Structural Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ghilezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Ivetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Likavec</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragisa Zunic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Aspects of Computing - ICTAC 2011 - 8th International Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Johannesburg, South Africa. pp.116-134</w:t>
+              <w:t xml:space="preserve">Logic, Language, and Computation - 8th International Tbilisi Symposium on Logic, Language, and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bakuriani, Georgia. pp.101-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00654755v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00654762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitionistic Sequent-Style Calculus with Explicit Structural Rules</w:t>
+                <w:t xml:space="preserve">Intersection Types for the Resource Control Lambda Calculi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ghilezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Ivetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dragisa Zunic</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Likavec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic, Language, and Computation - 8th International Tbilisi Symposium on Logic, Language, and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bakuriani, Georgia. pp.101-124</w:t>
+              <w:t xml:space="preserve">Theoretical Aspects of Computing - ICTAC 2011 - 8th International Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Johannesburg, South Africa. pp.116-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00654762v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00654755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewriting game theory as a foundation for sate-based models of gene regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mun'delanji Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Methods in Systems Biology (CMSB 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Trento, Italy. pp.257-270, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11885191_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressed Term Rewriting Systems: Syntax, Semantics, and Pragmatics [Extended Abstract]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dougherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Liquori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Term Graph Rewriting (TERMGRAPH 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rome, Italy. pp.57-82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.entcs.2004.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Object-Calculus Based on Addressed Term Rewriting Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Dougherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Liquori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fourth Workshop on Explicit Substitutions Theory and Applications (WESTAPP '01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Utrecht, Netherlands. pp.6-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decidability of the Confluence of Ground Term Rewriting Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LICS 1987 - Second Annual IEEE Symposium on Logic in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1987, Ithaca, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2979,184 +2997,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Knowledge Logic in a Higher Order Proof Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrei Voronkov, Christoph Weidenbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programming Logics - Essays in Memory of Harald Ganzinger.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.271-284, 2013, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00869081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common knowledge logic in a higher order proof assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreï Voronkov &amp; Christoph Weidenbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory of Harald Ganzinger 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7797, Springer, pp.271-284, 2013, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40206-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00199368v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3166,364 +3184,364 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">List types for resource aware languages: an implicit name approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ghilezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Ivetić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Kašterović</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498420v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost all classical theorems are intuitionistic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197423v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'informatique de Claude Pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Créhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive Infinite Games and Escalation, an exercice in Agda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting Environments and Closures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3532,197 +3550,197 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Bendkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01700703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative aspects of linear and affine closed lambda terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01464047v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependent Types for Extensive Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01391418v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NATURAL COUNTING OF LAMBDA TERMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Bendkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3757,73 +3775,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Zaionc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01159746v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting and Generating Terms in the Binary Lambda Calculus (Extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3832,347 +3850,347 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01229794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boltzmann samplers for random generation of lambda terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00979074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbles are rational</w:t>
+                <w:t xml:space="preserve">An exercise on streams: convergence acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00819188v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00920026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exercise on streams: convergence acceleration</w:t>
+                <w:t xml:space="preserve">Bubbles are rational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00920026v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00819188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational interpretation of classical logic with explicit structural rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ghilezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragisa Zunic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00681296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting and generating lambda terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4181,775 +4199,775 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00740034v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource control and strong normalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ghilezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Ivetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Likavec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00651985v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crashs sont rationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00646546v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource control and strong normalisation (old version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ghilezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Ivetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Likavec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00690095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationality and Escalation in Infinite Extensive Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00594744v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstruction of Infinite Extensive Games using coinduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00376141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HedN Game, a Relational Framework for Network Based Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382514v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility/Desirability Games for Normal Form Games, Choice Models and Evolutionary Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00408519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Reasoning on Infinite Extensive Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00278405v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Logic of Common Knowledge in a Proof Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Puisségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00198782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CP games : a tutorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00121361v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4959,210 +4977,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent escalation and the principle of relativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP - ENS Lyon. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01096264v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A journey through resource control lambda calculi and explicit substitution using intersection types (an account)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ghilezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Ivetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Likavec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00823621v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5309,51 +5327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674690v6" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864683v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2022009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130697v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Bendkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(4:3)2019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892386v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173547" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Grygiel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zaionc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796815000271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00937354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00879067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796813000178" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00578527v9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.11.019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00692767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrinel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-012-0153-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z12ST3C1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00439911v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrinel Matthieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heuillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0890-5401(90)90015-A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3236950.3236951" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragisa Zunic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2018.11" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ghilezan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Ivetic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Likavec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00923203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00832490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00654755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00654762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Chettaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun'delanji Vestergaard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vestergaard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11885191_18" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-STZXK3CH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dougherty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.12.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Dougherty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00869081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00199368v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40206-7_15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498420v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Iveti&#263;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ka&#353;terovi&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197423v6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193950v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cr&#233;hange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01700703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01464047v5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01391418v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01159746v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01229794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00979074v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00819188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00920026v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00681296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00740034v7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00651985v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00646546v5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00690095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00594744v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00376141v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382514v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00408519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00278405v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00198782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puiss&#233;gur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00121361v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01096264v4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00823621v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674690v6" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.10952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864683v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2022009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130697v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Bendkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(4:3)2019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892386v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173547" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Grygiel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zaionc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796815000271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00879067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796813000178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00578527v9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.11.019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00937354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00439911v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrinel Matthieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00692767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrinel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-012-0153-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z12ST3C1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/z72t-av57" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/9kzx-jk45" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heuillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0890-5401(90)90015-A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3236950.3236951" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragisa Zunic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2018.11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01892569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ghilezan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Ivetic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Likavec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00923203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00832490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00654762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00654755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Chettaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun'delanji Vestergaard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vestergaard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11885191_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-STZXK3CH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dougherty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2004.12.042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Dougherty" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Rose" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00869081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00199368v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40206-7_15" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498420v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Iveti&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ka&#353;terovi&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197423v6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193950v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cr&#233;hange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01700703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01464047v5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01391418v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01159746v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01229794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00979074v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00920026v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00819188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00681296v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00740034v7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00651985v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00646546v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00690095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00594744v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00376141v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382514v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00408519v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00278405v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00198782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puiss&#233;gur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00121361v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01096264v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00823621v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>