--- v0 (2026-03-31)
+++ v1 (2026-05-03)
@@ -1781,173 +1781,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Masques et dramaturgie dans la comoedia palliata »</w:t>
+                <w:t xml:space="preserve">« L’insoutenable entrée de Caton sur la scène comique des Saturnales : du dialogue interrompu de Rousseau aux didascalies de Madame De Graffigny »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">B. Le Guen, G. Filacanapa et G. Freixe. </w:t>
+              <w:t xml:space="preserve">J. Berchtold, F. Jacob, C. Martin et Y. Seïté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Masque scénique en Occident</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, A paraître</w:t>
+              <w:t xml:space="preserve">Jean-Jacques Rousseau, Œuvres complètes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406158v1</w:t>
+                <w:t xml:space="preserve">hal-03406167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’insoutenable entrée de Caton sur la scène comique des Saturnales : du dialogue interrompu de Rousseau aux didascalies de Madame De Graffigny »</w:t>
+                <w:t xml:space="preserve">« Masques et dramaturgie dans la comoedia palliata »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Berchtold, F. Jacob, C. Martin et Y. Seïté. </w:t>
+              <w:t xml:space="preserve">B. Le Guen, G. Filacanapa et G. Freixe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean-Jacques Rousseau, Œuvres complètes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, A paraître</w:t>
+              <w:t xml:space="preserve">Le Masque scénique en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406167v1</w:t>
+                <w:t xml:space="preserve">hal-03406158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La danse comme envers dramaturgique dans le théâtre de Koffi Kwahulé, ou les corps ensevelis dans les corps »</w:t>
               </w:r>
@@ -2889,187 +2889,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La division en actes et son commentaire dans les comédies de Plaute traduites par Mme Dacier</w:t>
+                <w:t xml:space="preserve">La « remise en forme » des comédies de Plaute : du danger des didascalies dans l’édition contemporaine d’un théâtre antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la philologie à la scène - l’herméneutique dans les traductions du théâtre antique en Europe (XVIe – XVIIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rodopi, pp.129-142, 2012, 9789401208628. </w:t>
+              <w:t xml:space="preserve">L’Antiquité et la vie des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.59-73, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789401208628_010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479425v1</w:t>
+                <w:t xml:space="preserve">hal-03395331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « remise en forme » des comédies de Plaute : du danger des didascalies dans l’édition contemporaine d’un théâtre antique</w:t>
+                <w:t xml:space="preserve">La division en actes et son commentaire dans les comédies de Plaute traduites par Mme Dacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Lochert; Zoé Schweitzer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Antiquité et la vie des arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.59-73, 2012, </w:t>
+              <w:t xml:space="preserve">De la philologie à la scène - l’herméneutique dans les traductions du théâtre antique en Europe (XVIe – XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodopi, pp.129-142, 2012, 9789401208628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/9789401208628_010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395331v1</w:t>
+                <w:t xml:space="preserve">hal-01479425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Codification et variation : l’exemple du silence musical dans le théâtre de Plaute »</w:t>
               </w:r>
@@ -3673,51 +3673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre.letessier@sorbonne-nouvelle.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395341v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letessier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405670v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.801" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dha.2011.3270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Florence" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03297100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspassages.fr/collections/esthetiques-jazzrires-de-jazz/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/koffi-kwahule-la-danse-comme-envers-dramaturgique-ou-les-corps-ensevelis-dans-les-corps.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01479425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401208628_010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.735" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04991973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Filacanapa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Freixe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Perocco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre.letessier@sorbonne-nouvelle.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395341v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letessier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405670v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.801" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dha.2011.3270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Florence" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03297100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspassages.fr/collections/esthetiques-jazzrires-de-jazz/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/koffi-kwahule-la-danse-comme-envers-dramaturgique-ou-les-corps-ensevelis-dans-les-corps.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.735" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01479425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401208628_010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04991973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Filacanapa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Freixe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Perocco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>