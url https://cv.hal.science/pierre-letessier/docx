--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -1781,173 +1781,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’insoutenable entrée de Caton sur la scène comique des Saturnales : du dialogue interrompu de Rousseau aux didascalies de Madame De Graffigny »</w:t>
+                <w:t xml:space="preserve">« Masques et dramaturgie dans la comoedia palliata »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Berchtold, F. Jacob, C. Martin et Y. Seïté. </w:t>
+              <w:t xml:space="preserve">B. Le Guen, G. Filacanapa et G. Freixe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean-Jacques Rousseau, Œuvres complètes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, A paraître</w:t>
+              <w:t xml:space="preserve">Le Masque scénique en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406167v1</w:t>
+                <w:t xml:space="preserve">hal-03406158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Masques et dramaturgie dans la comoedia palliata »</w:t>
+                <w:t xml:space="preserve">« L’insoutenable entrée de Caton sur la scène comique des Saturnales : du dialogue interrompu de Rousseau aux didascalies de Madame De Graffigny »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">B. Le Guen, G. Filacanapa et G. Freixe. </w:t>
+              <w:t xml:space="preserve">J. Berchtold, F. Jacob, C. Martin et Y. Seïté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Masque scénique en Occident</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Entretemps, A paraître</w:t>
+              <w:t xml:space="preserve">Jean-Jacques Rousseau, Œuvres complètes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406158v1</w:t>
+                <w:t xml:space="preserve">hal-03406167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La danse comme envers dramaturgique dans le théâtre de Koffi Kwahulé, ou les corps ensevelis dans les corps »</w:t>
               </w:r>
@@ -3673,51 +3673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre.letessier@sorbonne-nouvelle.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395341v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letessier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405670v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.801" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dha.2011.3270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Florence" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03297100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspassages.fr/collections/esthetiques-jazzrires-de-jazz/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/koffi-kwahule-la-danse-comme-envers-dramaturgique-ou-les-corps-ensevelis-dans-les-corps.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.735" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01479425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401208628_010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04991973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Filacanapa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Freixe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Perocco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre.letessier@sorbonne-nouvelle.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395341v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letessier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405670v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.801" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dha.2011.3270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Florence" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03297100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspassages.fr/collections/esthetiques-jazzrires-de-jazz/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406167v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/koffi-kwahule-la-danse-comme-envers-dramaturgique-ou-les-corps-ensevelis-dans-les-corps.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03395331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.735" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01479425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401208628_010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04991973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Filacanapa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Freixe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Perocco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>