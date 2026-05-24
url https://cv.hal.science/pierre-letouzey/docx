--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -66,1205 +66,1212 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Hofstadter functions G, H and beyond: numeration systems and discrepancy</w:t>
+                <w:t xml:space="preserve">Pointwise order of generalized Hofstadter functions G, H and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letouzey</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Integer Sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (3), pp.26.3.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948022v5</w:t>
+                <w:t xml:space="preserve">hal-04715451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointwise order of generalized Hofstadter functions G, H and beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Program extraction from normalization proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Berghofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Schwichtenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Logica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (1), pp.25-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11225-006-6604-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Steiner</w:t>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">hal-00150900v1</w:t>
+                <w:t xml:space="preserve">hal-00150904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rough Pearl: Manufacturing Cons-Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized Hofstadter functions G, H and beyond: numeration systems and discrepancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letouzey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04406422v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948022v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction in Coq, an Overview</w:t>
+                <w:t xml:space="preserve">Implicit and noncomputational arguments using monads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letouzey</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Spitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-69407-6⟩</w:t>
-[...351 lines deleted...]
-                <w:t xml:space="preserve">hal-00150915v1</w:t>
+                <w:t xml:space="preserve">hal-00150900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hofstadter's problem for curious readers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rough Pearl: Manufacturing Cons-Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Evariste Dagand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letouzey</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-01195587v4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellenor Fatemeh Taghayor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35es Journées Francophones des Langages Applicatifs (JFLA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Saint-Jacut-de-la-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coq 8.4 Reference Manual</w:t>
+                <w:t xml:space="preserve">Extraction in Coq, an Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logic and Theory of Algorithms, Fourth Conference on Computability in Europe, CiE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69407-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Large-Scale Experiment in Executing Extracted Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Cruz-Filipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calculemus 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Newcastle upon Tyne, United Kingdom. pp.75-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2005.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Extraction for Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Types for Proofs and Programs: International Workshop, TYPES 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Berg en Dal, Netherlands. pp.617</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functors for Proofs and Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boutillier</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th European Symposium on Programming, ESOP 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Barcelona, Spain. pp.370-384, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Glondu</w:t>
+                <w:t xml:space="preserve">⟨10.1007/b96702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalizing Stalmarck's algorithm in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theorem Proving in Higher Order Logics, 13th International Conference, TPHOLs 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Portland, United States. pp.388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Grégoire</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-01114602v1</w:t>
+                <w:t xml:space="preserve">hal-00150915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Program extraction from normalization proofs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hofstadter's problem for curious readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université Paris Diderot; INRIA Paris-Rocquencourt. 2015, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195587v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Berger</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coq 8.4 Reference Manual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Berghofer</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Glondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Herbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">hal-00150904v1</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1522,51 +1529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04948022v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letouzey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04715451v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150900v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Spitters" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellenor Fatemeh Taghayor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69407-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cruz-Filipe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96702" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150915v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195587v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114602v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Glondu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herbelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Berghofer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schwichtenberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11225-006-6604-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CE6D14386B0BB8D8286B7B82BDCA7A9770B66CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00150912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04715451v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letouzey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steiner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Berghofer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schwichtenberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11225-006-6604-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CE6D14386B0BB8D8286B7B82BDCA7A9770B66CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04948022v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Spitters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellenor Fatemeh Taghayor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69407-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cruz-Filipe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96702" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195587v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Glondu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herbelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00150912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>