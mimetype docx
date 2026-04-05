--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -576,278 +576,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential unexpected effects of meat reduction in diet: Could educational attainment influence meat substitution strategies?</w:t>
+                <w:t xml:space="preserve">Does pollution perception lead to risk avoidance behaviour? A mixed methods analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Denis</w:t>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Davidenko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofia Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lúcia Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40100-024-00298-7⟩</w:t>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (4), pp.581-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00346764.2022.2030542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426863v1</w:t>
+                <w:t xml:space="preserve">hal-03549773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pollution perception lead to risk avoidance behaviour? A mixed methods analysis</w:t>
+                <w:t xml:space="preserve">Potential unexpected effects of meat reduction in diet: Could educational attainment influence meat substitution strategies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Bento</w:t>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lúcia Fernandes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Social Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 82 (4), pp.581-607. </w:t>
+              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00346764.2022.2030542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40100-024-00298-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549773v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estereótipos associados ao peso corporal: a perspectiva de adolescentes mexicanos</w:t>
               </w:r>
@@ -1379,64 +1379,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The health and socioeconomic costs of exposure to soil pollution: evidence from three polluted mining and industrial sites in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30, pp.2533-2546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1555,209 +1555,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School starting age and nutritional outcomes: Evidence from Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violation des droits des femmes et malnutrition en Inde : vers de nouvelles formes d’inégalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Alvarez-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suneha Seetahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics and Human Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ehb.2021.101104⟩</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 197 (1), pp.41-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.197.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511976v1</w:t>
+                <w:t xml:space="preserve">hal-03735712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violation des droits des femmes et malnutrition en Inde : vers de nouvelles formes d’inégalités ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">School starting age and nutritional outcomes: Evidence from Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suneha Seetahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 197 (1), pp.41-58. </w:t>
+              <w:t xml:space="preserve">Economics and Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/med.197.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ehb.2021.101104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735712v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why conditional cash transfers programs fail to target the poor? The case of urban Mexico</w:t>
               </w:r>
@@ -2033,64 +2033,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Do People Continue to Live Near Polluted Sites? Empirical Evidence from Southwestern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, pp.631-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2202,77 +2202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminação de solos e água em Estarreja: que efeitos na vida dos habitantes? que efeitos na vida dos habitantes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cambriels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du programme Cantinégalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Jourdan, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3680,204 +3680,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is poverty a constraint to the adoption of sustainable diet? The case of meat consumption in France</w:t>
+                <w:t xml:space="preserve">Maladie de l’abondance ou maladie de la pauvreté ? Socioéconomie de l’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées de recherche en sciences sociales INRAE, SFER, CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER - Société française d'économie rurale; INRAE; CIRAD, Dec 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Séminaires Science Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SADAPT / Digital Village, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484232v1</w:t>
+                <w:t xml:space="preserve">hal-04484371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie de l’abondance ou maladie de la pauvreté ? Socioéconomie de l’obésité</w:t>
+                <w:t xml:space="preserve">Is poverty a constraint to the adoption of sustainable diet? The case of meat consumption in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires Science Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SADAPT / Digital Village, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">17èmes journées de recherche en sciences sociales INRAE, SFER, CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER - Société française d'économie rurale; INRAE; CIRAD, Dec 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484371v1</w:t>
+                <w:t xml:space="preserve">hal-04484232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother's milk': Is there a social reversal in breastfeeding practices along with economic development?</w:t>
               </w:r>
@@ -4090,234 +4090,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the effect of overweight on wages: Evidence from the Mexican labor market</w:t>
+                <w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th DIAL Development Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on data gaps and innovative data collection - UFZ Leipzig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273788v1</w:t>
+                <w:t xml:space="preserve">hal-02273824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t>
+                <w:t xml:space="preserve">Changes in the effect of overweight on wages: Evidence from the Mexican labor market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ch. Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on data gaps and innovative data collection - UFZ Leipzig</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">6th DIAL Development Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273824v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th EAERE Annual Conference, Manchester</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4612,165 +4612,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">35th International Congress of the Latin American Studies Association</w:t>
+                <w:t xml:space="preserve">Why conditional cash transfers programs fail to target the poor ? The case of urban Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Fat black sheep”: Educational penalties of childhood obesity in Mexico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Lima, Peru</w:t>
+              <w:t xml:space="preserve">4th DIAL Development Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273902v1</w:t>
+                <w:t xml:space="preserve">hal-02273901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why conditional cash transfers programs fail to target the poor ? The case of urban Mexico</w:t>
+                <w:t xml:space="preserve">35th International Congress of the Latin American Studies Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th DIAL Development Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">“Fat black sheep”: Educational penalties of childhood obesity in Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273901v1</w:t>
+                <w:t xml:space="preserve">hal-02273902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiting Researcher at the Autonomous Metropolitan University - Grant for fieldworks provided by the Institute of the Americas and the AUIP</w:t>
               </w:r>
@@ -5077,77 +5077,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between meat consumption and body mass index varies according to the socioeconomic status in a representative sample of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Study of Ingestive Behaviour (SSIB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5280,64 +5280,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how people live in polluted areas? Comparative results from 3 cases-studies in Southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUACONSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5394,51 +5394,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of gender inequality in the obesity epidemic: A case study from India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Alvarez-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5499,77 +5499,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between meat consumption and body mass index varies according to the socioeconomic status in a representative sample of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -5670,64 +5670,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do people continue to live near polluted sites? Empirical evidence from Southwestern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6622,51 +6622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D7F7ABA"/>
+    <w:nsid w:val="E66A76DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6770,51 +6770,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49375C2E"/>
+    <w:nsid w:val="F94176DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7004,51 +7004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-levasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2792-2537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221526471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneha Seetahul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107046" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Do O'Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00298-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bento" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2022.2030542" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ortiz-Hernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Castro-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Salgado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2238-152X.132405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;a Rouly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547860.2024.2424652" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alvarez-Saavedra &#195;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2023.2191778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Daran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-021-01533-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2021.100388" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2021.101104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alvarez-Saavedra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.197.0045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273836v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101981" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09753-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335825v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.342.0105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Condesso de Melo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/captar.v10i0.23968" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Piaser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.113710" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020002906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12220" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-018-0925-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.09.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.083.0051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.05.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu-Bolh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cambriels" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Magnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gramaglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273902v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01685611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0723" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04051798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942849v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-levasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2792-2537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221526471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneha Seetahul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107046" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Do O'Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bento" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2022.2030542" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00298-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ortiz-Hernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Castro-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Salgado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2238-152X.132405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;a Rouly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547860.2024.2424652" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alvarez-Saavedra &#195;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2023.2191778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Daran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-021-01533-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2021.100388" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alvarez-Saavedra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.197.0045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2021.101104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273836v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101981" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09753-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335825v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.342.0105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Condesso de Melo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/captar.v10i0.23968" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Piaser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.113710" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020002906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12220" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-018-0925-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.09.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.083.0051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.05.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu-Bolh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cambriels" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Magnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gramaglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01685611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0723" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04051798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942849v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>