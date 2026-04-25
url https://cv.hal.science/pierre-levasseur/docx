--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -286,213 +286,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex ratio and fertility preferences in India: A longitudinal analysis</w:t>
+                <w:t xml:space="preserve">Comment manger sainement... En milieu hostile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Clément</w:t>
+                <w:t xml:space="preserve">Isabelle Do O'Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suneha Seetahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro spécial 220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049267v1</w:t>
+                <w:t xml:space="preserve">hal-04848254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment manger sainement... En milieu hostile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Do O'Gomes</w:t>
+                <w:t xml:space="preserve">Sex ratio and fertility preferences in India: A longitudinal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suneha Seetahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192, pp.107046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2025.107046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848254v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Sex ratio and fertility preferences in India: A longitudinal analysis” [World Dev. 192 (2025) 107046]</w:t>
               </w:r>
@@ -504,51 +504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suneha Seetahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.107077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -576,603 +576,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pollution perception lead to risk avoidance behaviour? A mixed methods analysis</w:t>
+                <w:t xml:space="preserve">Water insecurity and purchases of soft and sweet beverages: a case study in the obesogenic context of the Pacific Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séa Rouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suneha Seetahul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Social Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00346764.2022.2030542⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Asia Pacific Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13547860.2024.2424652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549773v1</w:t>
+                <w:t xml:space="preserve">hal-04803916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential unexpected effects of meat reduction in diet: Could educational attainment influence meat substitution strategies?</w:t>
+                <w:t xml:space="preserve">Does pollution perception lead to risk avoidance behaviour? A mixed methods analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mariotti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lúcia Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40100-024-00298-7⟩</w:t>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (4), pp.581-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00346764.2022.2030542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426863v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estereótipos associados ao peso corporal: a perspectiva de adolescentes mexicanos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential unexpected effects of meat reduction in diet: Could educational attainment influence meat substitution strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Ortiz-Hernandez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Levasseur</w:t>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Polis e Psique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22456/2238-152X.132405⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Food Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40100-024-00298-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663753v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water insecurity and purchases of soft and sweet beverages: a case study in the obesogenic context of the Pacific Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estereótipos associados ao peso corporal: a perspectiva de adolescentes mexicanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Ortiz-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Castro-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pérez-Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suneha Seetahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Asia Pacific Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Revista Polis e Psique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13547860.2024.2424652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22456/2238-152X.132405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803916v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Gender Inequality in the Obesity Epidemic: A Case Study from India</w:t>
+                <w:t xml:space="preserve">Updating the association between socioeconomic status and obesity in low‐income and lower‐middle‐income sub‐Saharan African countries: A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Alvarez-Saavedra Ã</w:t>
+                <w:t xml:space="preserve">Bertille Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suneha Seetahul</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (10), pp.1-11/e13601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00220388.2023.2191778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/obr.13601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051768v1</w:t>
+                <w:t xml:space="preserve">hal-04157386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Mother's milk”: Is there a social reversal in breastfeeding practices along with economic development?</w:t>
               </w:r>
@@ -1184,51 +1184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 345, pp.116444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1256,1214 +1256,1214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating the association between socioeconomic status and obesity in low‐income and lower‐middle‐income sub‐Saharan African countries: A literature review</w:t>
+                <w:t xml:space="preserve">The Role of Gender Inequality in the Obesity Epidemic: A Case Study from India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Daran</w:t>
+                <w:t xml:space="preserve">Valentina Alvarez-Saavedra Ã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Clément</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suneha Seetahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (10), pp.1-11/e13601. </w:t>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/obr.13601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00220388.2023.2191778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157386v1</w:t>
+                <w:t xml:space="preserve">hal-04051768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The health and socioeconomic costs of exposure to soil pollution: evidence from three polluted mining and industrial sites in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violation des droits des femmes et malnutrition en Inde : vers de nouvelles formes d’inégalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Alvarez-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suneha Seetahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10389-021-01533-x⟩</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 197 (1), pp.41-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.197.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205207v1</w:t>
+                <w:t xml:space="preserve">hal-03735712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is overweight still a problem of rich in sub-Saharan Africa? Insights based on female-oriented demographic and health surveys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">School starting age and nutritional outcomes: Evidence from Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics and Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ehb.2021.101104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wdp.2021.100388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03511042v1</w:t>
+                <w:t xml:space="preserve">hal-03511976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violation des droits des femmes et malnutrition en Inde : vers de nouvelles formes d’inégalités ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The health and socioeconomic costs of exposure to soil pollution: evidence from three polluted mining and industrial sites in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suneha Seetahul</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 197 (1), pp.41-58. </w:t>
+              <w:t xml:space="preserve">Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.2533-2546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/med.197.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10389-021-01533-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735712v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School starting age and nutritional outcomes: Evidence from Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is overweight still a problem of rich in sub-Saharan Africa? Insights based on female-oriented demographic and health surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Daran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics and Human Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45, </w:t>
+              <w:t xml:space="preserve">World Development Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ehb.2021.101104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wdp.2021.100388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511976v1</w:t>
+                <w:t xml:space="preserve">hal-03511042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why conditional cash transfers programs fail to target the poor? The case of urban Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does inequality have a silver lining? Municipal income inequality and obesity in Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suneha Seetahul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Piaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEPAL Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 272, pp.113710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2021.113710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273836v2</w:t>
+                <w:t xml:space="preserve">hal-03123244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do junk food bans in school really reduce childhood overweight? Evidence from Brazil</w:t>
+                <w:t xml:space="preserve">Why Do People Continue to Live Near Polluted Sites? Empirical Evidence from Southwestern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2020.101981⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.631-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-021-09753-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971072v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques de la relation entre corpulence et salaire dans les pays émergents : le cas du Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.9307⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (2020/2), pp.105 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edd.342.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518790v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do People Continue to Live Near Polluted Sites? Empirical Evidence from Southwestern Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-021-09753-x⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.7-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209880v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de la relation entre corpulence et salaire dans les pays émergents : le cas du Mexique</w:t>
+                <w:t xml:space="preserve">Why conditional cash transfers programs fail to target the poor? The case of urban Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEPAL Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133, pp.191-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335825v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminação de solos e água em Estarreja: que efeitos na vida dos habitantes? que efeitos na vida dos habitantes?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do junk food bans in school really reduce childhood overweight? Evidence from Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Teresa Condesso de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAPTAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, 16 p. </w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34624/captar.v10i0.23968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2020.101981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457649v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does inequality have a silver lining? Municipal income inequality and obesity in Mexico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Clement</w:t>
+                <w:t xml:space="preserve">Contaminação de solos e água em Estarreja: que efeitos na vida dos habitantes? que efeitos na vida dos habitantes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Piaser</w:t>
+                <w:t xml:space="preserve">M. Teresa Condesso de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 272, pp.113710. </w:t>
+              <w:t xml:space="preserve">CAPTAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2021.113710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34624/captar.v10i0.23968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123244v1</w:t>
+                <w:t xml:space="preserve">hal-03457649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Fat black sheep’: Educational penalties of childhood obesity in an emerging country</w:t>
               </w:r>
@@ -2527,77 +2527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Excess Weight Penalised or Rewarded in Middle‐Income Countries’ Labour Markets? Comparative Evidence from China, India and Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suneha Seetahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kyklos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 73 (2), pp.161-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2800,51 +2800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’obésité infantile affecte-t-elle la réussite scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Ortiz-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (83), pp.51-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2988,64 +2988,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do skewed sex ratios reduce son preference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suneha Seetahul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3132,57 +3132,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi certains pays d'Asie du Sud-Est pourraient voir leur taux d’obésité exploser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Faut-il taxer la malbouffe comme le tabac pour lutter contre l’épidémie d’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Do O'Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3196,214 +3196,214 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653805v1</w:t>
+                <w:t xml:space="preserve">hal-04644133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Without clean water, Pacific Islanders turn to sugary drinks. Tackling this could reduce obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi certains pays d'Asie du Sud-Est pourraient voir leur taux d’obésité exploser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Do O'Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suneha Seetahul</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mathieu-Bolh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850718v1</w:t>
+                <w:t xml:space="preserve">hal-04653805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il taxer la malbouffe comme le tabac pour lutter contre l’épidémie d’obésité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Without clean water, Pacific Islanders turn to sugary drinks. Tackling this could reduce obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mathieu-Bolh</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suneha Seetahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644133v1</w:t>
+                <w:t xml:space="preserve">hal-04850718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-économie de l'obésité Le cas mexicain</w:t>
               </w:r>
@@ -3496,64 +3496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does lack of access to water increase the obesogenic nature of the diet: Study of soda consumption in the Kiribati Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séa Rouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suneha Seetahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au delà de l'H2O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Paris Saclay, Apr 2024, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cambriels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du programme Cantinégalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Jourdan, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3768,77 +3768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is poverty a constraint to the adoption of sustainable diet? The case of meat consumption in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées de recherche en sciences sociales INRAE, SFER, CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER - Société française d'économie rurale; INRAE; CIRAD, Dec 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3889,51 +3889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Conference of the European Association of Population Economics (ESPE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Consenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3952,411 +3952,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do junk food bans in school really reduce childhood overweight? Evidence from Brazil</w:t>
+                <w:t xml:space="preserve">The role of gender inequality in the obesity epidemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ième conférence AFSE-DGTrésor sur l'évaluation des politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium International "Manger en ville" dans les villes d'Amérique latine, d'Afrique et d'Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO Alimentation du Monde, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052849v1</w:t>
+                <w:t xml:space="preserve">hal-02953000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of gender inequality in the obesity epidemic</w:t>
+                <w:t xml:space="preserve">Do junk food bans in school really reduce childhood overweight? Evidence from Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International "Manger en ville" dans les villes d'Amérique latine, d'Afrique et d'Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire UNESCO Alimentation du Monde, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">6ième conférence AFSE-DGTrésor sur l'évaluation des politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953000v1</w:t>
+                <w:t xml:space="preserve">hal-03052849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ch. Gramaglia</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on data gaps and innovative data collection - UFZ Leipzig</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">24th EAERE Annual Conference, Manchester</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273824v1</w:t>
+                <w:t xml:space="preserve">hal-02273796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the effect of overweight on wages: Evidence from the Mexican labor market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th DIAL Development Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th EAERE Annual Conference, Manchester</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on data gaps and innovative data collection - UFZ Leipzig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273796v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the effect of overweight on wages: Evidence from the Mexican labor market</w:t>
               </w:r>
@@ -4405,96 +4405,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why conditional cash transfers programs fail to target the poor ? The case of urban Mexico</w:t>
+                <w:t xml:space="preserve">Why conditional cash transfers programs fail to target the poor? The case of urban Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited speaker at Umeå School of Business and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">Meeting of INRA and IRSTEA Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273892v1</w:t>
+                <w:t xml:space="preserve">hal-02273832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is excess weight penalised or rewarded in middle-income countries’ labour markets? Comparative evidence from China, India and Mexico</w:t>
               </w:r>
@@ -4543,96 +4543,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why conditional cash transfers programs fail to target the poor? The case of urban Mexico</w:t>
+                <w:t xml:space="preserve">Why conditional cash transfers programs fail to target the poor ? The case of urban Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of INRA and IRSTEA Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Invited speaker at Umeå School of Business and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273832v1</w:t>
+                <w:t xml:space="preserve">hal-02273892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why conditional cash transfers programs fail to target the poor ? The case of urban Mexico</w:t>
               </w:r>
@@ -5077,77 +5077,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between meat consumption and body mass index varies according to the socioeconomic status in a representative sample of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Study of Ingestive Behaviour (SSIB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5198,51 +5198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suneha Seetahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China-France Joint Workshop, Nutrition transition and health economics in developing countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5280,64 +5280,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how people live in polluted areas? Comparative results from 3 cases-studies in Southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUACONSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5394,77 +5394,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of gender inequality in the obesity epidemic: A case study from India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Alvarez-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suneha Seetahul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -5499,77 +5499,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between meat consumption and body mass index varies according to the socioeconomic status in a representative sample of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -5670,64 +5670,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do people continue to live near polluted sites? Empirical evidence from Southwestern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6340,213 +6340,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et analyse de données sur STATA, Univ.Bdx (2016-18)</w:t>
+                <w:t xml:space="preserve">Econométrie de la causalité sur STATA, Univ.Bdx (2016-18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. MASTER 1 « Économie du Développement » – « Intelligence Économique » UNIVERSITÉ DE BORDEAUX 2017/2018 Gestion et Analyse des Données -Séances 5 et 5, France. 2017</w:t>
+              <w:t xml:space="preserve">Master. MASTER 1 « Économie du Développement » – « Intelligence Économique » UNIVERSITÉ DE BORDEAUX 2017/2018 Gestion et Analyse des Données -Séances 5 et 5, Université de Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942853v1</w:t>
+                <w:t xml:space="preserve">hal-02968325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l’économétrie sur STATA, Univ.Bdx (2017-18)</w:t>
+                <w:t xml:space="preserve">Gestion et analyse de données sur STATA, Univ.Bdx (2016-18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. MASTER 1 Econometrics Économie du Développement &amp; Intelligence Économique 2017-18, France. 2017</w:t>
+              <w:t xml:space="preserve">Master. MASTER 1 « Économie du Développement » – « Intelligence Économique » UNIVERSITÉ DE BORDEAUX 2017/2018 Gestion et Analyse des Données -Séances 5 et 5, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942849v1</w:t>
+                <w:t xml:space="preserve">hal-02942853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Econométrie de la causalité sur STATA, Univ.Bdx (2016-18)</w:t>
+                <w:t xml:space="preserve">Introduction à l’économétrie sur STATA, Univ.Bdx (2017-18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. MASTER 1 « Économie du Développement » – « Intelligence Économique » UNIVERSITÉ DE BORDEAUX 2017/2018 Gestion et Analyse des Données -Séances 5 et 5, Université de Bordeaux, France. 2017</w:t>
+              <w:t xml:space="preserve">Master. MASTER 1 Econometrics Économie du Développement &amp; Intelligence Économique 2017-18, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968325v1</w:t>
+                <w:t xml:space="preserve">hal-02942849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6622,51 +6622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E66A76DA"/>
+    <w:nsid w:val="D423647A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6770,51 +6770,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F94176DF"/>
+    <w:nsid w:val="63767231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7004,51 +7004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-levasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2792-2537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221526471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneha Seetahul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107046" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Do O'Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bento" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2022.2030542" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00298-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ortiz-Hernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Castro-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Salgado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2238-152X.132405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;a Rouly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547860.2024.2424652" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alvarez-Saavedra &#195;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2023.2191778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Daran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-021-01533-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2021.100388" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alvarez-Saavedra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.197.0045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2021.101104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273836v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101981" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09753-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335825v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.342.0105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Condesso de Melo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/captar.v10i0.23968" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Piaser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.113710" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020002906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12220" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-018-0925-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.09.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.083.0051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.05.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu-Bolh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cambriels" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Magnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gramaglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01685611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0723" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04051798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942849v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-levasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2792-2537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221526471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848254v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Do O'Gomes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneha Seetahul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;a Rouly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547860.2024.2424652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bento" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2022.2030542" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00298-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663753v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ortiz-Hernandez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Castro-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Salgado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2238-152X.132405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Daran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13601" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alvarez-Saavedra &#195;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2023.2191778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alvarez-Saavedra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.197.0045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2021.101104" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-021-01533-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2021.100388" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Piaser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.113710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09753-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335825v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.342.0105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273836v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101981" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Condesso de Melo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/captar.v10i0.23968" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020002906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12220" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-018-0925-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.09.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.083.0051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.05.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu-Bolh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cambriels" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Magnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953000v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273788v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gramaglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01685611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0723" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04051798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>