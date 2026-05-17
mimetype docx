--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -1,6567 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6515 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.84375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Levasseur </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche INRAE,Habilité à diriger des recherches (HDR),Expert nommé au Haut Conseil de Santé Publique (HCSP)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2792-2537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221526471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ti8Ti88AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development Economics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Health and Food Economics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transition studies</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Econometrics and Impact Assessment tools</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Data Mining</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quantitative and Qualitative Data Collection</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment manger sainement... En milieu hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Do O'Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Numéro spécial 220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex ratio and fertility preferences in India: A longitudinal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneha Seetahul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 192, pp.107046. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2025.107046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Sex ratio and fertility preferences in India: A longitudinal analysis” [World Dev. 192 (2025) 107046]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneha Seetahul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.107077. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2025.107077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water insecurity and purchases of soft and sweet beverages: a case study in the obesogenic context of the Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séa Rouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneha Seetahul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Asia Pacific Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13547860.2024.2424652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential unexpected effects of meat reduction in diet: Could educational attainment influence meat substitution strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Food Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40100-024-00298-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does pollution perception lead to risk avoidance behaviour? A mixed methods analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Social Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82 (4), pp.581-607. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00346764.2022.2030542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estereótipos associados ao peso corporal: a perspectiva de adolescentes mexicanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Ortiz-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Castro-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pérez-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Polis e Psique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22456/2238-152X.132405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updating the association between socioeconomic status and obesity in low‐income and lower‐middle‐income sub‐Saharan African countries: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), pp.1-11/e13601. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/obr.13601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mother's milk”: Is there a social reversal in breastfeeding practices along with economic development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.116444. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Gender Inequality in the Obesity Epidemic: A Case Study from India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Alvarez-Saavedra Ã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneha Seetahul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220388.2023.2191778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violation des droits des femmes et malnutrition en Inde : vers de nouvelles formes d’inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Alvarez-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneha Seetahul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 197 (1), pp.41-58. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.197.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School starting age and nutritional outcomes: Evidence from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ehb.2021.101104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The health and socioeconomic costs of exposure to soil pollution: evidence from three polluted mining and industrial sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.2533-2546. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10389-021-01533-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is overweight still a problem of rich in sub-Saharan Africa? Insights based on female-oriented demographic and health surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wdp.2021.100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does inequality have a silver lining? Municipal income inequality and obesity in Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneha Seetahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Piaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 272, pp.113710. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2021.113710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de la relation entre corpulence et salaire dans les pays émergents : le cas du Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Economie du Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2020/2), pp.105 - 148. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edd.342.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do People Continue to Live Near Polluted Sites? Empirical Evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.631-654. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-021-09753-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rouached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grouiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 378, pp.7-7. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.9307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why conditional cash transfers programs fail to target the poor? The case of urban Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPAL Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133, pp.191-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do junk food bans in school really reduce childhood overweight? Evidence from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2020.101981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminação de solos e água em Estarreja: que efeitos na vida dos habitantes? que efeitos na vida dos habitantes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Condesso de Melo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, 16 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34624/captar.v10i0.23968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Fat black sheep’: Educational penalties of childhood obesity in an emerging country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980020002906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Excess Weight Penalised or Rewarded in Middle‐Income Countries’ Labour Markets? Comparative Evidence from China, India and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneha Seetahul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (2), pp.161-195. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a regression discontinuity design to explore the heterogeneous effects of obesity on labour income: the case of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.89-101. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10389-018-0925-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can social programs break the vicious cycle between poverty and obesity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.143-156. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’obésité infantile affecte-t-elle la réussite scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Ortiz-Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (83), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.083.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal effects of socioeconomic status on central adiposity risks: Evidence using panel data from urban Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136-137, pp.165-174. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do skewed sex ratios reduce son preference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneha Seetahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Es necesario reducir el consumo de carne? Un desafío nutricional y socioeconómico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il taxer la malbouffe comme le tabac pour lutter contre l’épidémie d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Do O'Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mathieu-Bolh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi certains pays d'Asie du Sud-Est pourraient voir leur taux d’obésité exploser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Do O'Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mathieu-Bolh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Without clean water, Pacific Islanders turn to sugary drinks. Tackling this could reduce obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneha Seetahul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-économie de l'obésité Le cas mexicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lack of access to water increase the obesogenic nature of the diet: Study of soda consumption in the Kiribati Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séa Rouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneha Seetahul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au delà de l'H2O</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris Saclay, Apr 2024, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of vegetarian meals on the nutrition of vulnerable populations? Experience in four university restaurants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cambriels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme Cantinégalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Jourdan, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de l’abondance ou maladie de la pauvreté ? Socioéconomie de l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires Science Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SADAPT / Digital Village, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is poverty a constraint to the adoption of sustainable diet? The case of meat consumption in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes journées de recherche en sciences sociales INRAE, SFER, CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER - Société française d'économie rurale; INRAE; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mother's milk': Is there a social reversal in breastfeeding practices along with economic development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Conference of the European Association of Population Economics (ESPE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Consenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gender inequality in the obesity epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International "Manger en ville" dans les villes d'Amérique latine, d'Afrique et d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO Alimentation du Monde, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do junk food bans in school really reduce childhood overweight? Evidence from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième conférence AFSE-DGTrésor sur l'évaluation des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAERE Annual Conference, Manchester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the effect of overweight on wages: Evidence from the Mexican labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th DIAL Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live in polluted areas? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on data gaps and innovative data collection - UFZ Leipzig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the effect of overweight on wages: Evidence from the Mexican labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the nutrition transition in developing countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why conditional cash transfers programs fail to target the poor? The case of urban Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of INRA and IRSTEA Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is excess weight penalised or rewarded in middle-income countries’ labour markets? Comparative evidence from China, India and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Third-World Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why conditional cash transfers programs fail to target the poor ? The case of urban Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker at Umeå School of Business and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35th International Congress of the Latin American Studies Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Fat black sheep”: Educational penalties of childhood obesity in Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why conditional cash transfers programs fail to target the poor ? The case of urban Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th DIAL Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visiting Researcher at the Autonomous Metropolitan University - Grant for fieldworks provided by the Institute of the Americas and the AUIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[chercheur invité, 3 mois]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal effects of socioeconomic status on central adiposity risks: Evidence using panel data from urban Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Conference of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal effects of socioeconomic status on central adiposity risks: Evidence using panel data from urban Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th GREThA Conference of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visiting Researcher at the University of Tijuana (Mexico) - Excellence Grant for Research provided by the Mexican Government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(chercheur invité, 6 mois)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tijuana, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between meat consumption and body mass index varies according to the socioeconomic status in a representative sample of French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Study of Ingestive Behaviour (SSIB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is excess weight penalised or rewarded in middle-income countries’ labour markets? Comparative evidence from China, India and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneha Seetahul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-France Joint Workshop, Nutrition transition and health economics in developing countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how people live in polluted areas? Comparative results from 3 cases-studies in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUACONSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gender inequality in the obesity epidemic: A case study from India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Alvarez-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suneha Seetahul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between meat consumption and body mass index varies according to the socioeconomic status in a representative sample of French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Davidenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impacts of school starting age on nutrition: The case of emerging countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do people continue to live near polluted sites? Empirical evidence from Southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux socioéconomiques de la transition nutritionnelle au Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Bordeaux; Universidad de Granada (Espagne), 2017. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017BORD0723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01685611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic issues of global public health concerns: an empirical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantitative Finance [q-fin]. Université Paris 1 Centre d'Economie de la Sorbonne, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04051798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux socioéconomiques pour une alimentation durable ?, AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement territorial et production, AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Segmentation territoriale de la production et développement : Enjeux sociaux, économiques, sanitaires et environnementaux., France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement, territoires et santé, AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies d'enquêtes Master 2 -Université de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER2, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’exploitation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économétrie appliquée aux études sur le développement - Université de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER 2 – ESDP 2017/2018 Économétrie Appliquée au Développement, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econométrie de la causalité sur STATA, Univ.Bdx (2016-18)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER 1 « Économie du Développement » – « Intelligence Économique » UNIVERSITÉ DE BORDEAUX 2017/2018 Gestion et Analyse des Données -Séances 5 et 5, Université de Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et analyse de données sur STATA, Univ.Bdx (2016-18)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER 1 « Économie du Développement » – « Intelligence Économique » UNIVERSITÉ DE BORDEAUX 2017/2018 Gestion et Analyse des Données -Séances 5 et 5, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’économétrie sur STATA, Univ.Bdx (2017-18)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER 1 Econometrics Économie du Développement &amp; Intelligence Économique 2017-18, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6622,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D423647A"/>
+    <w:nsid w:val="03F5D15D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6770,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63767231"/>
+    <w:nsid w:val="C1C8B9EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7004,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-levasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2792-2537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221526471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848254v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Do O'Gomes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneha Seetahul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;a Rouly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547860.2024.2424652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bento" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2022.2030542" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00298-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663753v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ortiz-Hernandez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Castro-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Salgado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2238-152X.132405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Daran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13601" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alvarez-Saavedra &#195;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2023.2191778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alvarez-Saavedra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.197.0045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2021.101104" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-021-01533-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2021.100388" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Piaser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.113710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09753-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335825v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.342.0105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273836v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101981" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Condesso de Melo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/captar.v10i0.23968" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020002906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12220" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-018-0925-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.09.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.083.0051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.05.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu-Bolh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cambriels" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Magnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953000v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273788v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gramaglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01685611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0723" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04051798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968305v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-levasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2792-2537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221526471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ti8Ti88AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848254v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Do O'Gomes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneha Seetahul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Clement" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;a Rouly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547860.2024.2424652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40100-024-00298-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bento" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2022.2030542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ortiz-Hernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Castro-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Salgado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2238-152X.132405" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Daran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13601" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116444" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alvarez-Saavedra &#195;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2023.2191778" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alvarez-Saavedra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.197.0045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2021.101104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-021-01533-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2021.100388" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Piaser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.113710" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335825v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.342.0105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09753-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9307" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273836v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101981" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Condesso de Melo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34624/captar.v10i0.23968" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020002906" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12220" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-018-0925-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.09.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.083.0051" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.05.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu-Bolh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cambriels" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Magnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484232v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Erdlenbruch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gramaglia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273839v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273892v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01685611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0723" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04051798v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942843v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>