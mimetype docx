--- v0 (2026-03-05)
+++ v1 (2026-04-15)
@@ -594,411 +594,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04167237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collectif, Expériences critiques, approche historiographique de quelques objets littéraires médiévaux, Véronique Dominguez-Guillaume et Elisabeth Gaucher-Rémond (dir.), Paris, Presses universitaires de la Sorbonne (Cultures et civilisations médiévales, 69), 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (256), pp.394-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.8798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03561937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La canso est-elle de la poésie didactique ? Enquête dans la poésie des troubadours au douzième et treizième siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24, n.p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/carnets.14074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03885331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Collectif, Expériences critiques, approche historiographique de quelques objets littéraires médiévaux, Véronique Dominguez-Guillaume et Elisabeth Gaucher-Rémond (dir.), Paris, Presses universitaires de la Sorbonne (Cultures et civilisations médiévales, 69), 2019.</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lindsay Kaplan, Figuring Racism in Medieval Christianity, New York, Oxford University Press, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 64 (256), pp.394-397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ccm.8798⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 63 (252), pp.283-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.5390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">M. Lindsay Kaplan, Figuring Racism in Medieval Christianity, New York, Oxford University Press, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03131221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine et alchimie au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-série - Fête de la Science 2019, 19, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02345755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn T. Ramey, Black Legacies: Race and the European Middle Ages, Gainesville, University of Florida Press, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63 (252), pp.283-286. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, pp.512-515</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02185112v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02345755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collard, Les écrits sur les poisons, Turnhout, Brepols (Typologie des sources du Moyen Âge occidental, 88), 2016.</w:t>
               </w:r>
@@ -1083,165 +1083,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La grande peur dans la montagne, ou : des lieux de l'horreur ? Enquête dans la poésie épique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIe congrès international de la société Rencesvals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Corbellari (Université de Neuchâtel) ; Antonio Sanchez Jimenez (Université de Neuchâtel), Jul 2025, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Existe-il un droit de la chevalerie, ou : la littérature servirait -elle à l'enseignement de la coutume ? Enquête dans le Tristan en Prose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chevaliers et samouraïs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascale Drouet (université de Poitiers) ; Anne-Marie Constantini-Cornède (Université de la Sorbonne-Nouvelle, Paris), Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318893v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05318913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de l'émotion</w:t>
               </w:r>
@@ -1717,303 +1717,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04326591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« A Mahom se comande, qui le porc esclaucha », ou : la théologie Païenne est-elle une « contre-mythologie » ? Enquête dans les textes littéraires du XIIe au XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La littérature médiévale, entre mythe et sacré"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SLLMOO, Jan 2019, Angers, France. pp.71-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03758389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancelot à Pavongai, ou : des éléments de réalisme dans les Merveilles de Rigomer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scéance de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FESMAR; CESCM, Jan 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04282198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan trickster ou le picaresque avant le picaresque ? Enquête dans la matière de Tristan au douzième et treizième siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, Politique et poétique du gueux : rogues et pícaros dans l’Espagne et l’Angleterre médiévales et renaissantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM et Ameriber, Oct 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03824803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rituels et règles sociales: les rites, marqueurs de la régularité d’une situation dans le Livre de Jérusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Le rituel au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM, Jun 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03702395v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-03824803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume au Faucon : l'arrière-plan médical d'un conte d'amour et de ruse</w:t>
               </w:r>
@@ -2736,381 +2736,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville médiévale, ordre social et institutions</w:t>
+                <w:t xml:space="preserve">Que je ne t'oublie pas, Jérusalem, ou : Jérusalem entre les discours. Enquête dans les textes littéraires vernaculaires médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Françoise Alamichel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville dans la littérature médiévale de l'Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.413-507, 2023, 978-2-406-15000-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15000-8.p.0413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15000-8.p.0121⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome, ville antique et cité papale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Alamichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Alamichel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ville dans la littérature médiévale de l'Europe occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.337-412, 2023, Civilisation médiévale, 978-2-496-14998-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15000-8.p.0337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Que je ne t'oublie pas, Jérusalem, ou : Jérusalem entre les discours. Enquête dans les textes littéraires vernaculaires médiévaux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir la ville, la mise en mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Françoise Alamichel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville dans la littérature médiévale de l'Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, pp.413-507, 2023, 978-2-406-15000-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Classiques garnier, pp.23-68, 2023, 978-2-406-15000-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15000-8.p.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15000-8.p.0413⟩</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Définir la ville, la mise en mots</w:t>
+                <w:t xml:space="preserve">halshs-03885254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville médiévale, ordre social et institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Françoise Alamichel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville dans la littérature médiévale de l'Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques garnier, pp.23-68, 2023, 978-2-406-15000-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-162, 2023, 978-2-406-14998-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15000-8.p.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15000-8.p.0023⟩</w:t>
-[...113 lines deleted...]
-                <w:t xml:space="preserve">hal-04180741v1</w:t>
+                <w:t xml:space="preserve">halshs-03885272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taverne et les bourreaux, ou : du prototype au nouveau type. Enquête dans le Mystère des Trois Doms</w:t>
               </w:r>
@@ -3320,485 +3320,609 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02345486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Édition critique des rubriques du manuscrit Paris, BN.fr 22495 (document principal).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique de l'interpolation néo-classique du Livre d'Eracles (document principal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table des manuscrits Baltimore, WAM 137 et Paris, BN.fr 726 (Livre d'Eracle et fait des Romains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table des manuscrits Paris, BN.fr 2825, Baltimore, WAM 142 et Paris, BN.fr 2634</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chat Tibert et son espèce, ou : un chat sauvage serait-il le vassal de Noble ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table des manuscrits Firenze, BML Pluteus LXI/10 et Paris, BN.fr 9084</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336771v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-05322115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de réel, Effet du réel : la littérature médiévale au miroir des histoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Pignatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Galderisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effet de réel, effet du réel : la littérature médiévale au miroir des histoires [Colloque]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Poitiers, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les colloques de la Société de Langues et Littératures médiévales d’Oc et d’Oïl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 334 p., 2025, Les colloques de la Société de langues et littératures médiévales d’oc et d’oïl, vol. 25, 978-2-600-16595-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3945,51 +4069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180735v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Alamichel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alchalabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Buschinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Zanni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccm.265.0272" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.10439" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.8798" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Joris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13154-book-08536219-9782745362193.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-ville-dans-la-litterature-medievale-de-l-europe-occidentale.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0413" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0337" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/fileadmin/Fichiers/LISAA/LISAA_editeur/Memoire_et_territoire/Ville_au_Moyen_Age/ouvrage_complet_villes_v18-06.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180735v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Alamichel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alchalabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Buschinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Zanni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccm.265.0272" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.10439" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.8798" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Joris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13154-book-08536219-9782745362193.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0413" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0337" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-ville-dans-la-litterature-medievale-de-l-europe-occidentale.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/fileadmin/Fichiers/LISAA/LISAA_editeur/Memoire_et_territoire/Ville_au_Moyen_Age/ouvrage_complet_villes_v18-06.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573402v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>