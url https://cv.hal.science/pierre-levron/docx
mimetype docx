--- v1 (2026-04-15)
+++ v2 (2026-05-12)
@@ -374,165 +374,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04538750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La traduction courtoise, ou : peut-on traduire le désir érotique ? Enquête dans les textes littéraires des douzième et treizième siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Études médiévales. Traduction… Trahison ? La médecine dans la réalité et la fiction, 25-26, pp.127-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le prophète et la bile noire, ou : Merlin et la mélancolie. Enquête dans des textes littéraires des douzième et treizième siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Esplumeoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03994481v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04370854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet, L’épique au Moyen Âge. D’une poétique de l’histoire à l’historiographie, Paris, Honoré Champion (Essais sur le Moyen Âge, 68), 2019, 438 p.</w:t>
               </w:r>
@@ -836,169 +836,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03131221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lynn T. Ramey, Black Legacies: Race and the European Middle Ages, Gainesville, University of Florida Press, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.512-515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02185112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médecine et alchimie au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Hors-série - Fête de la Science 2019, 19, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02345755v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02185112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collard, Les écrits sur les poisons, Turnhout, Brepols (Typologie des sources du Moyen Âge occidental, 88), 2016.</w:t>
               </w:r>
@@ -1221,178 +1221,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlemagne en proie à la mélancolie ? Enquête dans les chansons de geste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres d'émotion: la chanson de geste et les affects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beate Langenbruch; Léo-Paul Blaise; Francesco Montorsi; Section française de la société Rencesvals pour l’étude des épopées romanes, Nov 2024, Lyon (ENS Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mots de l'émotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dévotion et émotions. L'évolution des affects dans la seconde moitié du Moyen Âge et les usages dévotionnels des images.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’études supérieures de civilisation médiévale (CESCM), Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771265v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04787824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une lecture littéraire, ou : le texte lit-il l'image ? Le « Roman de Renart » vu et lu</w:t>
               </w:r>
@@ -1717,303 +1717,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04326591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rituels et règles sociales: les rites, marqueurs de la régularité d’une situation dans le Livre de Jérusalem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Le rituel au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Jun 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03702395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancelot à Pavongai, ou : des éléments de réalisme dans les Merveilles de Rigomer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scéance de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FESMAR; CESCM, Jan 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04282198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« A Mahom se comande, qui le porc esclaucha », ou : la théologie Païenne est-elle une « contre-mythologie » ? Enquête dans les textes littéraires du XIIe au XVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La littérature médiévale, entre mythe et sacré"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SLLMOO, Jan 2019, Angers, France. pp.71-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03758389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan trickster ou le picaresque avant le picaresque ? Enquête dans la matière de Tristan au douzième et treizième siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, Politique et poétique du gueux : rogues et pícaros dans l’Espagne et l’Angleterre médiévales et renaissantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM et Ameriber, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03824803v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03702395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume au Faucon : l'arrière-plan médical d'un conte d'amour et de ruse</w:t>
               </w:r>
@@ -2736,125 +2736,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que je ne t'oublie pas, Jérusalem, ou : Jérusalem entre les discours. Enquête dans les textes littéraires vernaculaires médiévaux</w:t>
+                <w:t xml:space="preserve">La ville médiévale, ordre social et institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Françoise Alamichel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville dans la littérature médiévale de l'Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-162, 2023, 978-2-406-14998-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15000-8.p.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que je ne t'oublie pas, Jérusalem, ou : Jérusalem entre les discours. Enquête dans les textes littéraires vernaculaires médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Alamichel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville dans la littérature médiévale de l'Europe occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.413-507, 2023, 978-2-406-15000-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15000-8.p.0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03885297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome, ville antique et cité papale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Alamichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2864,253 +2959,158 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Françoise Alamichel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ville dans la littérature médiévale de l'Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.337-412, 2023, Civilisation médiévale, 978-2-496-14998-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15000-8.p.0337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir la ville, la mise en mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Françoise Alamichel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville dans la littérature médiévale de l'Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques garnier, pp.23-68, 2023, 978-2-406-15000-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15000-8.p.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03885254v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-03885272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taverne et les bourreaux, ou : du prototype au nouveau type. Enquête dans le Mystère des Trois Doms</w:t>
               </w:r>
@@ -3354,399 +3354,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édition critique des rubriques du manuscrit Paris, BN.fr 22495 (document principal).</w:t>
+                <w:t xml:space="preserve">Édition critique de l'interpolation néo-classique du Livre d'Eracles (document principal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05573402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique des rubriques du manuscrit Paris, BN.fr 22495 (document principal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-05573362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table des manuscrits Firenze, BML Pluteus LXI/10 et Paris, BN.fr 9084</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table des manuscrits Baltimore, WAM 137 et Paris, BN.fr 726 (Livre d'Eracle et fait des Romains)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table des manuscrits Paris, BN.fr 2825, Baltimore, WAM 142 et Paris, BN.fr 2634</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chat Tibert et son espèce, ou : un chat sauvage serait-il le vassal de Noble ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322115v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05336771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3764,51 +3764,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de réel, Effet du réel : la littérature médiévale au miroir des histoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Pignatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4069,51 +4069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180735v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Alamichel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alchalabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Buschinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Zanni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccm.265.0272" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.10439" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.8798" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Joris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13154-book-08536219-9782745362193.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0413" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0337" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-ville-dans-la-litterature-medievale-de-l-europe-occidentale.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/fileadmin/Fichiers/LISAA/LISAA_editeur/Memoire_et_territoire/Ville_au_Moyen_Age/ouvrage_complet_villes_v18-06.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573402v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180735v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Alamichel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alchalabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Buschinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Zanni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccm.265.0272" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.10439" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.8798" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Joris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13154-book-08536219-9782745362193.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-ville-dans-la-litterature-medievale-de-l-europe-occidentale.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0413" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0337" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15000-8.p.0023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/fileadmin/Fichiers/LISAA/LISAA_editeur/Memoire_et_territoire/Ville_au_Moyen_Age/ouvrage_complet_villes_v18-06.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573402v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>