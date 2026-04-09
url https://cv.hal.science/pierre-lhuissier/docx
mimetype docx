--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -240,265 +240,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural features governing the effective thermal conductivity of Cu-25Cr sintered composites</w:t>
+                <w:t xml:space="preserve">Effective Super-Resolution X-ray Tomography using MSDnet for Nondestructive Testing of Metallic Lattices: Analysis of Training Dynamics and Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Varoto</w:t>
+                <w:t xml:space="preserve">Antoine Klos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Courtois</w:t>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Kwesi Nutor</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (4), pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-025-01273-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319082v1</w:t>
+                <w:t xml:space="preserve">hal-05405140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Super-Resolution X-ray Tomography using MSDnet for Nondestructive Testing of Metallic Lattices: Analysis of Training Dynamics and Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural features governing the effective thermal conductivity of Cu-25Cr sintered composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Varoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Klos</w:t>
+                <w:t xml:space="preserve">Raymond Kwesi Nutor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Salvo</w:t>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (4), pp.142. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.121601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10921-025-01273-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405140v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ porosity imaging with synchrotron X-ray Tomography during laser rescanning of Zr-based metallic glass by Laser Powder Bed Fusion</w:t>
               </w:r>
@@ -510,51 +510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -618,90 +618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu-25Cr composites processed by in situ alloying in electron beam powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -746,611 +746,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution X-ray tomography using deep learning applied to the 3D quantification of defects in lattice structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Spatially distributed porosity: A laser powder bed fusion strategy to enhance plasticity in Zr-based metallic glass without yield stress drop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fakhry Hatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-20372-4⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.115145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.115145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405024v1</w:t>
+                <w:t xml:space="preserve">hal-05380885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially distributed porosity: A laser powder bed fusion strategy to enhance plasticity in Zr-based metallic glass without yield stress drop</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Super-resolution X-ray tomography using deep learning applied to the 3D quantification of defects in lattice structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 260, pp.115145. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.36664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.115145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-20372-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380885v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Cu-Cr composites using elemental powder blending in laser powder-bed fusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of the processing route on the mechanical properties of Cu–35Cr metal matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Papillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115957⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 908, pp.146953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748085v1</w:t>
+                <w:t xml:space="preserve">hal-04763184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the processing route on the mechanical properties of Cu–35Cr metal matrix composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-scale Cu-Cr composites using elemental powder blending in laser powder-bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 908, pp.146953. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.115957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763184v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolutions induced by electron beam melting of a sintered Cu-25Cr composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Majkut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38, pp.102262. </w:t>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aatreya Manjulagiri Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1518,130 +1518,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale Cu-Cr composites using elemental powder blending in laser powder-bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 242, pp.115957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763180v1</w:t>
@@ -1652,130 +1652,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the processing route on the mechanical properties of Cu–35Cr metal matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 908, pp.146953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748060v1</w:t>
@@ -1838,51 +1838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Josserond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 269, pp.119786. </w:t>
@@ -1972,51 +1972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Josserond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 269, pp.119786. </w:t>
@@ -2048,295 +2048,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolutions induced by electron beam melting of a sintered Cu-25Cr composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Exploring the sintering behavior of a complex ceramic powder system using in-situ X-ray nano-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aatreya Manjulagiri Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Roure</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102262⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (12), pp.7236-7245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746398v1</w:t>
+                <w:t xml:space="preserve">hal-04596578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the sintering behavior of a complex ceramic powder system using in-situ X-ray nano-tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Microstructure evolutions induced by electron beam melting of a sintered Cu-25Cr composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Varoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Villanova</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Majkut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04596578v1</w:t>
+                <w:t xml:space="preserve">hal-04746398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of grain mapping by diffraction contrast tomography on a conventional laboratory tomography setup with various detectors</w:t>
               </w:r>
@@ -2348,51 +2348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haixing Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56, pp.810-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2420,546 +2420,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an alloy design strategy by tuning liquid local ordering: What solidification of an Al-alloy designed for laser powder bed fusion teaches us</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">3D analysis of ceramic powder sintering by synchrotron X-ray nano-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aatreya Manjulagiri Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103313⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (6), pp.2553-2563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.12.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273110v1</w:t>
+                <w:t xml:space="preserve">hal-03999796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of acoustic and hydrodynamic cavitation: material point of view</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Riondet</w:t>
+                <w:t xml:space="preserve">3D microstructure characterization of Cu 25Cr solid state sintered alloy using X-ray computed tomography and machine learning assisted segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Varoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaudion</w:t>
+                <w:t xml:space="preserve">Anthony Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0132085⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.113107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2023.113107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908713v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D analysis of ceramic powder sintering by synchrotron X-ray nano-tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Towards an alloy design strategy by tuning liquid local ordering: What solidification of an Al-alloy designed for laser powder bed fusion teaches us</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.12.065⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999796v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D microstructure characterization of Cu 25Cr solid state sintered alloy using X-ray computed tomography and machine learning assisted segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparison of acoustic and hydrodynamic cavitation: material point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Papillon</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 203, pp.113107. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2023.113107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0132085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300667v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced analysis of the bias-extension of woven fabrics with X-ray microtomography and Digital Volume Correlation</w:t>
               </w:r>
@@ -3226,117 +3226,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an alloy design strategy by tuning liquid local ordering: What solidification of an Al-alloy designed for laser powder bed fusion teaches us</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61, pp.103313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763242v1</w:t>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (02), pp.P02006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3458,295 +3458,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature laser powder bed fusion system for in situ synchrotron x-ray micro-computed tomography experiments at the European Synchrotron Radiation Facility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stabilizing post-yielding behavior of a stretching dominated lattice structure through microstructural optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lapouge</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Coste</w:t>
+                <w:t xml:space="preserve">Frédéric Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 93 (8), pp.083701. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.114887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0090623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845027v1</w:t>
+                <w:t xml:space="preserve">hal-03863809v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing post-yielding behavior of a stretching dominated lattice structure through microstructural optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniature laser powder bed fusion system for in situ synchrotron x-ray micro-computed tomography experiments at the European Synchrotron Radiation Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Duport</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+                <w:t xml:space="preserve">Louis Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Prima</w:t>
+                <w:t xml:space="preserve">Frédéric Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 219, pp.114887. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (8), pp.083701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0090623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863809v2</w:t>
+                <w:t xml:space="preserve">hal-03845027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and kinetics of pore closure in thick aluminum plate</w:t>
               </w:r>
@@ -4035,51 +4035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4124,533 +4124,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the strength vs. conductivity trade-off in an aluminium alloy designed for laser powder bed fusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
+                <w:t xml:space="preserve">Pore closure in thick aluminum plate: From industrial hot rolling to individual pore observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303, pp.117509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2022.117509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863745v1</w:t>
+                <w:t xml:space="preserve">hal-03611169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction algorithms for grain mapping by laboratory X-ray diffraction contrast tomography</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of the strength vs. conductivity trade-off in an aluminium alloy designed for laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Genc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55, pp.1652-1663. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 858, pp.144139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576722010214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955848v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore closure in thick aluminum plate: From industrial hot rolling to individual pore observation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Salvo</w:t>
+                <w:t xml:space="preserve">Reconstructing dual-phase nanometer scale grains within a pearlitic steel tip in 3D through 4D-scanning precession electron diffraction tomography and automated crystal orientation mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Mohan Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian H. Liebscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2022.117509⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.113536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2022.113536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611169v1</w:t>
+                <w:t xml:space="preserve">hal-03763041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing dual-phase nanometer scale grains within a pearlitic steel tip in 3D through 4D-scanning precession electron diffraction tomography and automated crystal orientation mapping</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Reconstruction algorithms for grain mapping by laboratory X-ray diffraction contrast tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixing Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 238, pp.113536. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.1652-1663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2022.113536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576722010214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763041v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the build orientation on mechanical and electrical properties of pure Cu fabricated by E-PBF</w:t>
               </w:r>
@@ -4675,51 +4675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4822,51 +4822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 282, pp.128669. </w:t>
@@ -4917,77 +4917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ layerwise monitoring of electron beam powder bed fusion using near-infrared imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Josserond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5038,51 +5038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature deformation followed in situ by X-ray microtomography: a methodology to track features under large strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Bormann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5328,77 +5328,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5426,412 +5426,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ 3D X-ray microtomography of laser-based powder-bed fusion (L-PBF) - A feasibility study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature on deformation mechanisms of AZ31 Mg-alloy under tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dessolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sijobert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Cabrol</w:t>
+                <w:t xml:space="preserve">Francine Roussel-Dherbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Josserond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101271⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 775, pp.138957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.138957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558318v1</w:t>
+                <w:t xml:space="preserve">hal-02952190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of porous oxide microspheres: the role of internal porosity and defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ 3D X-ray microtomography of laser-based powder-bed fusion (L-PBF) - A feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Parant</w:t>
+                <w:t xml:space="preserve">Julien Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Picart</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.075⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273553v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on deformation mechanisms of AZ31 Mg-alloy under tensile loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strength of porous oxide microspheres: the role of internal porosity and defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Dessolier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Roussel-Dherbey</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 775, pp.138957. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.1613-1619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.138957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952190v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthropod entombment in weathering-formed opal: new horizons for recording life in rocks</w:t>
               </w:r>
@@ -6003,51 +6003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 139, pp.105769. </w:t>
@@ -6098,64 +6098,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of atmospheric plasma-sprayed Mn–Co–Fe–O by synchrotron X-ray nano-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Grünwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6245,51 +6245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,429 +6347,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking pores during solidification of a Ni-based superalloy using 4D synchrotron microtomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the impact of the effective particles distribution on strengthening mechanisms: A multiscale characterization of Mg+Y2O3 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gravier</w:t>
+                <w:t xml:space="preserve">C. Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Chauvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Boller</w:t>
+                <w:t xml:space="preserve">F. Hannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.040⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 764, pp.138170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.138170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402505v1</w:t>
+                <w:t xml:space="preserve">hal-02270678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards behavior by design: A case study on corrugated architectures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Dendievel</w:t>
+                <w:t xml:space="preserve">Tracking pores during solidification of a Ni-based superalloy using 4D synchrotron microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fabregue</w:t>
+                <w:t xml:space="preserve">Pauline Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107604⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402520v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the impact of the effective particles distribution on strengthening mechanisms: A multiscale characterization of Mg+Y2O3 nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards behavior by design: A case study on corrugated architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hannard</w:t>
+                <w:t xml:space="preserve">E. Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ferrie</w:t>
+                <w:t xml:space="preserve">L. Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Simar</w:t>
+                <w:t xml:space="preserve">R. Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Daudin</w:t>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 764, pp.138170. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.107604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.138170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270678v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Interdependence of Penetration Depth and Deformation on Nanoindentation of Nanoporous Silver</w:t>
               </w:r>
@@ -6781,51 +6781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6902,77 +6902,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray tomography densification of firn: The role of mechanics and diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.210-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7032,51 +7032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7162,51 +7162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richi Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7257,77 +7257,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D Nano-Tomography for Fundamental Studies in Solidification of Aluminium-Based Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,51 +7417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirasbek Kuterbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Machillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7551,64 +7551,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 136, pp.349 - 359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7668,77 +7668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Martinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (7), pp.2481-2500. </w:t>
@@ -7776,51 +7776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-induced morphological modification of Al alloy equiaxed dendrites revealed by sub-second in situ microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7936,51 +7936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8217,64 +8217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarshad Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 110, pp.14-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8308,77 +8308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical control of lattice structures produced by EBM through chemical etching: Investigations at the scale of individual struts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Formanoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8451,64 +8451,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneities in local plastic flow behavior in a dissimilar weld between low-alloy steel and stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8597,64 +8597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical equivalent diameter of single struts for the stiffness prediction of lattice structures produced by Electron Beam Melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8852,51 +8852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remelting and solidification of a 6082 Al alloy containing submicron yttria particles: 4D experimental study by in situ X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9200,303 +9200,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous characterization by X-ray microtomography of damage during high-temperature deformation of magnesium alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrotron X-ray imaging for crystal growth studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baruchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meyssonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.03.001⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2-3), pp.208-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2012.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850238v1</w:t>
+                <w:t xml:space="preserve">hal-00925853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray imaging for crystal growth studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Continuous characterization by X-ray microtomography of damage during high-temperature deformation of magnesium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.85-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2012.10.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00925853v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional optimization of random hollow sphere stackings.</w:t>
               </w:r>
@@ -10130,103 +10130,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défauts et plasticité des verres métalliques élaborés par fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Fakhry Hatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métallurgie quel avenir !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10277,77 +10277,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
@@ -10415,51 +10415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechir Chehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Josserond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10553,51 +10553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAA19: 19th International Conference on Aluminum Alloys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Atlanta, USA, United States</w:t>
@@ -10678,51 +10678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
@@ -10790,64 +10790,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference and Exhibition on Advanced Materials and Processes - EUROMAT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden. </w:t>
@@ -10898,90 +10898,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microstructure on mass loss caused by acoustic and hydrodynamic cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IICR workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t>
@@ -11049,51 +11049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ND Risø International Symposium on Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Roskilde, France. pp.012039, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11153,64 +11153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11438,51 +11438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Tucoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richi Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The seventh International Conference on Solidification Science and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Thiruvananthapuram, India</w:t>
@@ -11550,51 +11550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11630,277 +11630,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone regeneration into 3D architectured and osteoinductive titanium implants</w:t>
+                <w:t xml:space="preserve">3D Modelling of thermoelectric effect during solidification under magnetic field of Al-Cu alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antalya Ho-Shui-Ling</w:t>
+                <w:t xml:space="preserve">Y. Duterrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fournier</w:t>
+                <w:t xml:space="preserve">O Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fitzpatrick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lhuissier</w:t>
+                <w:t xml:space="preserve">R Tarpagkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bidan</w:t>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t>
+              <w:t xml:space="preserve">VII International Conference On Coupled Problems in Science and Engineering, Coupled problems 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016925v1</w:t>
+                <w:t xml:space="preserve">hal-01922540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of thermoelectric effect during solidification under magnetic field of Al-Cu alloys</w:t>
+                <w:t xml:space="preserve">Bone regeneration into 3D architectured and osteoinductive titanium implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Duterrail</w:t>
+                <w:t xml:space="preserve">Antalya Ho-Shui-Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Budenkova</w:t>
+                <w:t xml:space="preserve">Carole Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Tarpagkou</w:t>
+                <w:t xml:space="preserve">Vincent Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gagnoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Salvo</w:t>
+                <w:t xml:space="preserve">C. Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International Conference On Coupled Problems in Science and Engineering, Coupled problems 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
+              <w:t xml:space="preserve">BIOMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922540v1</w:t>
+                <w:t xml:space="preserve">hal-02016925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par radiographie ultrarapide des transformations et du rôle des matériaux lors du fonctionnement d’un fusible</w:t>
               </w:r>
@@ -11912,51 +11912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margie P. Olbinado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12050,51 +12050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12162,51 +12162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedeño, Sebastian Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12257,51 +12257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of EBM Fabrication Strategies on Geometry and Mechanical Properties of Titanium Cellular Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12421,51 +12421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Las Vegas, France</w:t>
@@ -12520,51 +12520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12658,51 +12658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12738,385 +12738,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D damage characterisation during superplastic deformation of magnesium alloys.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-fast X-ray microtomography : a breakthrough in materials science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intern. Conf. on Superplasticity of Advanced Materials (ICSAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, ALBI, France</w:t>
+              <w:t xml:space="preserve">ESRF User Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801732v1</w:t>
+                <w:t xml:space="preserve">hal-00801753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature deformation and damage in magnesium alloys.</w:t>
+                <w:t xml:space="preserve">4D damage characterisation during superplastic deformation of magnesium alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plastic Deformation and Texture Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, ALCOY, Spain</w:t>
+              <w:t xml:space="preserve">Intern. Conf. on Superplasticity of Advanced Materials (ICSAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, ALBI, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801741v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast X-ray microtomography : a breakthrough in materials science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature deformation and damage in magnesium alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMMP International Conference on Metallic Materials and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, BRISBANE, Australia</w:t>
+              <w:t xml:space="preserve">International Symposium on Plastic Deformation and Texture Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, ALCOY, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801747v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-fast X-ray microtomography : a breakthrough in materials science</w:t>
               </w:r>
@@ -13141,107 +13141,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">ICMMP International Conference on Metallic Materials and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, BRISBANE, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801753v1</w:t>
+                <w:t xml:space="preserve">hal-00801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D in situ imaging of Aluminium alloys during solidification</w:t>
               </w:r>
@@ -13266,51 +13266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13637,51 +13637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13775,51 +13775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fristot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14740,51 +14740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Biobased and Biodegradable Polymers - BIOPOL 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Stockolm, Sweden</w:t>
@@ -14982,51 +14982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hofmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margueret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Majkut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05319082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Varoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kwesi Nutor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-025-01273-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pauzon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bataillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2025.100318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20372-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fakhry Hatta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chosson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115957" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146953" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatreya Manjulagiri Venkatesh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rajon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.11.216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ch&#233;hab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119786" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing Fang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723003874" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thi&#233;baut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132085" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.113107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stamati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. J. Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107748" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murtaza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05290-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763242v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/P02006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090623" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863809v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Duport" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114887" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117499" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117760" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fribourg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101495" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Genc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144139" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722010214" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117509" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harrison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mohan Das" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H. Liebscher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2022.113536" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952481v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Plancher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128669" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101767" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Bormann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelloux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelloux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521001107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carroz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bautista-Quisbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.03.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202000315" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sijobert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101271" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roussel-Dherbey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.138957" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chauvir&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Houadria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Donini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Berger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67412-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Persenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105769" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert H Menzler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04916-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filloux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdp2.140" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402505v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauvet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.040" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402520v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plancher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;raud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107604" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270678v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daudin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138170" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moreira Jorge Junior" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9121346" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Philip" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402541v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Kumar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927618014496" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402552v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12666-018-1409-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirasbek Kuterbekov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Machillot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jonas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.06.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gibaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guesnet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.12.044" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864373v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2481-2018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tamayo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.12.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.06.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Sillekens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. U. Mirihanage" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathiesen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-2130-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarshad Rommel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.02.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451275v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Formanoir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Godet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.08.029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tassin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.082" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSGF536G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240214v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2015.10.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes Bouttes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lambert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Claireaux Claireaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woelffel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.045" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263553v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.141" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWVFBR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.09.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743290114Y.0000000093" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850238v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.03.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG9P3QPC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925853v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baruchel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafford" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyssonnier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.10.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781323v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiegmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.07.039" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QL60KZ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633976v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002364" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517217v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.04.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-046Z1FVT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436510v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2008.10.051" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGRS6K7J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;chet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381095v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Blandin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344976v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885251v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Chehab" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843207v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516115v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Murtaza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thibaut" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473785v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765727v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Granger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ludwig" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1249/1/012039" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Labriet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paganin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511944" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981249v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jonas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438754v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tucoulou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Just" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016925v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antalya Ho-Shui-Ling" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922540v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tarpagkou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie P. Olbinado" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505692v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444616v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cede&#241;o, Sebastian Pascual" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997293v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950637v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997289v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997287v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801732v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801741v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801747v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801753v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801750v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824385v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimichiel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mireux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1713" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538226v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salvo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lhuissier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scheel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Michiel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801739v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787861v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801720v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824387v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Fernandez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1128" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villanueva Fernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697673v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203541v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218139v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196776v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129808v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Denneulin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hofmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margueret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Majkut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-025-01273-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05319082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Varoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kwesi Nutor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121601" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pauzon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bataillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2025.100318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fakhry Hatta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115145" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20372-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146953" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chosson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115957" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatreya Manjulagiri Venkatesh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rajon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.11.216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ch&#233;hab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119786" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing Fang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723003874" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.113107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103313" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thi&#233;baut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132085" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stamati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. J. Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107748" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murtaza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05290-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763242v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/P02006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863809v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Duport" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114887" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090623" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117499" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117760" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fribourg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101495" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611169v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117509" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Genc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144139" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763041v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harrison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Zhou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mohan Das" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H. Liebscher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2022.113536" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722010214" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952481v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Plancher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128669" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101767" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Bormann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelloux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelloux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521001107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carroz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bautista-Quisbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.03.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202000315" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roussel-Dherbey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.138957" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sijobert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101271" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chauvir&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Houadria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Donini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Berger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67412-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Persenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105769" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert H Menzler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04916-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filloux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdp2.140" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138170" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402505v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauvet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.040" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plancher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;raud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107604" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moreira Jorge Junior" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9121346" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Philip" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402541v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Kumar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927618014496" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402552v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12666-018-1409-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirasbek Kuterbekov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Machillot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jonas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.06.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gibaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guesnet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.12.044" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864373v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2481-2018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tamayo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.12.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.06.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Sillekens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. U. Mirihanage" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathiesen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-2130-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarshad Rommel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.02.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451275v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Formanoir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Godet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.08.029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tassin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.082" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSGF536G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240214v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2015.10.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes Bouttes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lambert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Claireaux Claireaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woelffel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.045" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263553v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.141" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWVFBR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.09.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743290114Y.0000000093" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baruchel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafford" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyssonnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.10.010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850238v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.03.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG9P3QPC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781323v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiegmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.07.039" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QL60KZ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633976v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002364" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517217v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.04.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-046Z1FVT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436510v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2008.10.051" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGRS6K7J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;chet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381095v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Blandin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344976v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885251v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Chehab" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843207v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516115v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Murtaza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thibaut" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473785v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765727v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Granger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ludwig" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1249/1/012039" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Labriet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paganin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511944" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981249v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jonas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438754v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tucoulou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Just" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tarpagkou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016925v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antalya Ho-Shui-Ling" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie P. Olbinado" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505692v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444616v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cede&#241;o, Sebastian Pascual" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997293v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950637v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997289v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997287v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801753v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801732v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801741v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801747v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801750v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824385v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimichiel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mireux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1713" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538226v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salvo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lhuissier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scheel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Michiel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801739v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787861v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801720v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824387v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Fernandez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1128" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villanueva Fernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697673v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203541v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218139v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196776v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129808v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Denneulin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>