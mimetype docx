--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -240,265 +240,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Super-Resolution X-ray Tomography using MSDnet for Nondestructive Testing of Metallic Lattices: Analysis of Training Dynamics and Strategies</w:t>
+                <w:t xml:space="preserve">Microstructural features governing the effective thermal conductivity of Cu-25Cr sintered composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Klos</w:t>
+                <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Salvo</w:t>
+                <w:t xml:space="preserve">Elodie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raymond Kwesi Nutor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10921-025-01273-y⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.121601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405140v1</w:t>
+                <w:t xml:space="preserve">hal-05319082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural features governing the effective thermal conductivity of Cu-25Cr sintered composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Super-Resolution X-ray Tomography using MSDnet for Nondestructive Testing of Metallic Lattices: Analysis of Training Dynamics and Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Kwesi Nutor</w:t>
+                <w:t xml:space="preserve">Antoine Klos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Roure</w:t>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Papillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 301, pp.121601. </w:t>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (4), pp.142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10921-025-01273-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319082v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ porosity imaging with synchrotron X-ray Tomography during laser rescanning of Zr-based metallic glass by Laser Powder Bed Fusion</w:t>
               </w:r>
@@ -510,51 +510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -618,90 +618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu-25Cr composites processed by in situ alloying in electron beam powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -791,51 +791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Fakhry Hatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -882,77 +882,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution X-ray tomography using deep learning applied to the 3D quantification of defects in lattice structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Klos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.36664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -980,429 +980,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the processing route on the mechanical properties of Cu–35Cr metal matrix composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Microstructure evolutions induced by electron beam melting of a sintered Cu-25Cr composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Majkut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 908, pp.146953. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.102262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763184v1</w:t>
+                <w:t xml:space="preserve">hal-04763228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Cu-Cr composites using elemental powder blending in laser powder-bed fusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of the processing route on the mechanical properties of Cu–35Cr metal matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Papillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115957⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 908, pp.146953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748085v1</w:t>
+                <w:t xml:space="preserve">hal-04763184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolutions induced by electron beam melting of a sintered Cu-25Cr composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multi-scale Cu-Cr composites using elemental powder blending in laser powder-bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.102262. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.115957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763228v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ 3D X-ray investigation of ceramic powder sintering at the particle length-scale</w:t>
               </w:r>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aatreya Manjulagiri Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1518,130 +1518,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale Cu-Cr composites using elemental powder blending in laser powder-bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 242, pp.115957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763180v1</w:t>
@@ -1652,130 +1652,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the processing route on the mechanical properties of Cu–35Cr metal matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 908, pp.146953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748060v1</w:t>
@@ -1838,51 +1838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Josserond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 269, pp.119786. </w:t>
@@ -1972,51 +1972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Josserond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 269, pp.119786. </w:t>
@@ -2048,295 +2048,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the sintering behavior of a complex ceramic powder system using in-situ X-ray nano-tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microstructure evolutions induced by electron beam melting of a sintered Cu-25Cr composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Varoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Villanova</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Majkut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.027⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596578v1</w:t>
+                <w:t xml:space="preserve">hal-04746398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolutions induced by electron beam melting of a sintered Cu-25Cr composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploring the sintering behavior of a complex ceramic powder system using in-situ X-ray nano-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aatreya Manjulagiri Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Roure</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102262⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (12), pp.7236-7245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746398v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of grain mapping by diffraction contrast tomography on a conventional laboratory tomography setup with various detectors</w:t>
               </w:r>
@@ -2348,51 +2348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haixing Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56, pp.810-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2420,546 +2420,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D analysis of ceramic powder sintering by synchrotron X-ray nano-tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards an alloy design strategy by tuning liquid local ordering: What solidification of an Al-alloy designed for laser powder bed fusion teaches us</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.12.065⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999796v1</w:t>
+                <w:t xml:space="preserve">hal-04273110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D microstructure characterization of Cu 25Cr solid state sintered alloy using X-ray computed tomography and machine learning assisted segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparison of acoustic and hydrodynamic cavitation: material point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Papillon</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2023.113107⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0132085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300667v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an alloy design strategy by tuning liquid local ordering: What solidification of an Al-alloy designed for laser powder bed fusion teaches us</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">3D analysis of ceramic powder sintering by synchrotron X-ray nano-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aatreya Manjulagiri Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103313⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (6), pp.2553-2563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.12.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273110v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of acoustic and hydrodynamic cavitation: material point of view</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">3D microstructure characterization of Cu 25Cr solid state sintered alloy using X-ray computed tomography and machine learning assisted segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Varoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaudion</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (1), </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.113107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0132085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2023.113107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908713v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced analysis of the bias-extension of woven fabrics with X-ray microtomography and Digital Volume Correlation</w:t>
               </w:r>
@@ -3226,117 +3226,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an alloy design strategy by tuning liquid local ordering: What solidification of an Al-alloy designed for laser powder bed fusion teaches us</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61, pp.103313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763242v1</w:t>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (02), pp.P02006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3458,295 +3458,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing post-yielding behavior of a stretching dominated lattice structure through microstructural optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniature laser powder bed fusion system for in situ synchrotron x-ray micro-computed tomography experiments at the European Synchrotron Radiation Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Duport</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+                <w:t xml:space="preserve">Louis Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Prima</w:t>
+                <w:t xml:space="preserve">Frédéric Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 219, pp.114887. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (8), pp.083701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0090623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863809v2</w:t>
+                <w:t xml:space="preserve">hal-03845027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature laser powder bed fusion system for in situ synchrotron x-ray micro-computed tomography experiments at the European Synchrotron Radiation Facility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stabilizing post-yielding behavior of a stretching dominated lattice structure through microstructural optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lapouge</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Coste</w:t>
+                <w:t xml:space="preserve">Frédéric Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 93 (8), pp.083701. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.114887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0090623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845027v1</w:t>
+                <w:t xml:space="preserve">hal-03863809v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and kinetics of pore closure in thick aluminum plate</w:t>
               </w:r>
@@ -4035,51 +4035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4124,870 +4124,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore closure in thick aluminum plate: From industrial hot rolling to individual pore observation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Salvo</w:t>
+                <w:t xml:space="preserve">Optimization of the strength vs. conductivity trade-off in an aluminium alloy designed for laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Genc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2022.117509⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 858, pp.144139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611169v1</w:t>
+                <w:t xml:space="preserve">hal-03863745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the strength vs. conductivity trade-off in an aluminium alloy designed for laser powder bed fusion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction algorithms for grain mapping by laboratory X-ray diffraction contrast tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixing Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 858, pp.144139. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.1652-1663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576722010214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863745v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing dual-phase nanometer scale grains within a pearlitic steel tip in 3D through 4D-scanning precession electron diffraction tomography and automated crystal orientation mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian H. Liebscher</w:t>
+                <w:t xml:space="preserve">Pore closure in thick aluminum plate: From industrial hot rolling to individual pore observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2022.113536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303, pp.117509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2022.117509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763041v1</w:t>
+                <w:t xml:space="preserve">hal-03611169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction algorithms for grain mapping by laboratory X-ray diffraction contrast tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reconstructing dual-phase nanometer scale grains within a pearlitic steel tip in 3D through 4D-scanning precession electron diffraction tomography and automated crystal orientation mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Mohan Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian H. Liebscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55, pp.1652-1663. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.113536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576722010214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2022.113536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955848v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the build orientation on mechanical and electrical properties of pure Cu fabricated by E-PBF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fribourg</w:t>
+                <w:t xml:space="preserve">Behavior by design made possible by additive manufacturing: The case of a whistle-blower mechanical response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102393⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 282, pp.128669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863799v1</w:t>
+                <w:t xml:space="preserve">hal-02952481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior by design made possible by additive manufacturing: The case of a whistle-blower mechanical response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Suard</w:t>
+                <w:t xml:space="preserve">Effect of the build orientation on mechanical and electrical properties of pure Cu fabricated by E-PBF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 282, pp.128669. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (Part A), pp.102393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952481v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ layerwise monitoring of electron beam powder bed fusion using near-infrared imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Josserond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5038,51 +5038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature deformation followed in situ by X-ray microtomography: a methodology to track features under large strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Bormann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5302,103 +5302,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface defects sensitivity during the unfolding of corrugated struts made by powder-bed Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5426,412 +5426,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on deformation mechanisms of AZ31 Mg-alloy under tensile loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ 3D X-ray microtomography of laser-based powder-bed fusion (L-PBF) - A feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Dessolier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Roussel-Dherbey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Josserond</w:t>
+                <w:t xml:space="preserve">Julien Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.138957⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952190v1</w:t>
+                <w:t xml:space="preserve">hal-02558318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ 3D X-ray microtomography of laser-based powder-bed fusion (L-PBF) - A feasibility study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Strength of porous oxide microspheres: the role of internal porosity and defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101271⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.1613-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558318v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of porous oxide microspheres: the role of internal porosity and defects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of temperature on deformation mechanisms of AZ31 Mg-alloy under tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Picart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thibaut Dessolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe L. Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francine Roussel-Dherbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Josserond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (4), pp.1613-1619. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 775, pp.138957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.138957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273553v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthropod entombment in weathering-formed opal: new horizons for recording life in rocks</w:t>
               </w:r>
@@ -6003,51 +6003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 139, pp.105769. </w:t>
@@ -6098,64 +6098,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of atmospheric plasma-sprayed Mn–Co–Fe–O by synchrotron X-ray nano-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Grünwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6219,77 +6219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of manufacturing orientations on the morphology of alloy 718 single struts manufactured by selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6487,51 +6487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking pores during solidification of a Ni-based superalloy using 4D synchrotron microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,51 +6647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,51 +6781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6902,77 +6902,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray tomography densification of firn: The role of mechanics and diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.210-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7032,51 +7032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7162,51 +7162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richi Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7283,51 +7283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,51 +7417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirasbek Kuterbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Machillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7551,64 +7551,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 136, pp.349 - 359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7668,77 +7668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Martinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (7), pp.2481-2500. </w:t>
@@ -7936,51 +7936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8217,64 +8217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarshad Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 110, pp.14-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8308,77 +8308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical control of lattice structures produced by EBM through chemical etching: Investigations at the scale of individual struts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Formanoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8451,64 +8451,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneities in local plastic flow behavior in a dissimilar weld between low-alloy steel and stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8584,77 +8584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical equivalent diameter of single struts for the stiffness prediction of lattice structures produced by Electron Beam Melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9072,51 +9072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Stiffness Prediction of Cellular Structures Made by Electron Beam Melting (EBM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10156,51 +10156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10277,77 +10277,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
@@ -10415,51 +10415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechir Chehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Josserond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10553,51 +10553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAA19: 19th International Conference on Aluminum Alloys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Atlanta, USA, United States</w:t>
@@ -10678,51 +10678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
@@ -10790,64 +10790,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference and Exhibition on Advanced Materials and Processes - EUROMAT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden. </w:t>
@@ -10898,90 +10898,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microstructure on mass loss caused by acoustic and hydrodynamic cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IICR workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t>
@@ -11049,51 +11049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ND Risø International Symposium on Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Roskilde, France. pp.012039, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11153,64 +11153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11255,277 +11255,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-Free Preparation of Porous Poly(L-Lactide) Microcarriers for Cell Culture and Bone Tissue Engineering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Picart</w:t>
+                <w:t xml:space="preserve">4D nano tomography for fundamental studies in solidification of Al based alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Jonas</w:t>
+                <w:t xml:space="preserve">Remi Tucoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richi Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">The seventh International Conference on Solidification Science and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Thiruvananthapuram, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981249v1</w:t>
+                <w:t xml:space="preserve">hal-02438754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D nano tomography for fundamental studies in solidification of Al based alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Villanova</w:t>
+                <w:t xml:space="preserve">Solvent-Free Preparation of Porous Poly(L-Lactide) Microcarriers for Cell Culture and Bone Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirasbek Kuterbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Machillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Tucoulou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+                <w:t xml:space="preserve">A.M. Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The seventh International Conference on Solidification Science and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Thiruvananthapuram, India</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438754v1</w:t>
+                <w:t xml:space="preserve">hal-01981249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation par imagerie de rayons X à 10&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt; d'images par seconde de l'arc dans un fusible opérant sous décharge de condensateur</w:t>
               </w:r>
@@ -11550,51 +11550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11630,277 +11630,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of thermoelectric effect during solidification under magnetic field of Al-Cu alloys</w:t>
+                <w:t xml:space="preserve">Bone regeneration into 3D architectured and osteoinductive titanium implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Duterrail</w:t>
+                <w:t xml:space="preserve">Antalya Ho-Shui-Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Budenkova</w:t>
+                <w:t xml:space="preserve">Carole Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Tarpagkou</w:t>
+                <w:t xml:space="preserve">Vincent Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gagnoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Salvo</w:t>
+                <w:t xml:space="preserve">C. Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International Conference On Coupled Problems in Science and Engineering, Coupled problems 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
+              <w:t xml:space="preserve">BIOMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922540v1</w:t>
+                <w:t xml:space="preserve">hal-02016925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone regeneration into 3D architectured and osteoinductive titanium implants</w:t>
+                <w:t xml:space="preserve">3D Modelling of thermoelectric effect during solidification under magnetic field of Al-Cu alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antalya Ho-Shui-Ling</w:t>
+                <w:t xml:space="preserve">Y. Duterrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fournier</w:t>
+                <w:t xml:space="preserve">O Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fitzpatrick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lhuissier</w:t>
+                <w:t xml:space="preserve">R Tarpagkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bidan</w:t>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t>
+              <w:t xml:space="preserve">VII International Conference On Coupled Problems in Science and Engineering, Coupled problems 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016925v1</w:t>
+                <w:t xml:space="preserve">hal-01922540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par radiographie ultrarapide des transformations et du rôle des matériaux lors du fonctionnement d’un fusible</w:t>
               </w:r>
@@ -11912,51 +11912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margie P. Olbinado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12050,51 +12050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12162,51 +12162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedeño, Sebastian Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12244,64 +12244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of EBM Fabrication Strategies on Geometry and Mechanical Properties of Titanium Cellular Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12494,77 +12494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règles de Conception pour la Fabrication Additive de Matériaux Cellulaires en Titane par &amp;quot; Electron Beam Melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12619,90 +12619,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Rules for Additive Manufacturing of Titanium Cellular Structures by Electron Beam Melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12863,644 +12863,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D damage characterisation during superplastic deformation of magnesium alloys.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D in situ imaging of Aluminium alloys during solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Salvo</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intern. Conf. on Superplasticity of Advanced Materials (ICSAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, ALBI, France</w:t>
+              <w:t xml:space="preserve">International Conference on Solidification Science and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bhubaneswar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801732v1</w:t>
+                <w:t xml:space="preserve">hal-00801750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature deformation and damage in magnesium alloys.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra fast in situ X-ray micro-tomography: application to solidification of aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dimichiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mireux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plastic Deformation and Texture Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermec 2011, Pts 1-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Russia. pp.1713-1718, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.1713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801741v1</w:t>
+                <w:t xml:space="preserve">hal-00824385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast X-ray microtomography : a breakthrough in materials science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4D damage characterisation during superplastic deformation of magnesium alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Scheel</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Michiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMMP International Conference on Metallic Materials and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, BRISBANE, Australia</w:t>
+              <w:t xml:space="preserve">Intern. Conf. on Superplasticity of Advanced Materials (ICSAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, ALBI, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801747v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D in situ imaging of Aluminium alloys during solidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature deformation and damage in magnesium alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solidification Science and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Bhubaneswar, India</w:t>
+              <w:t xml:space="preserve">International Symposium on Plastic Deformation and Texture Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, ALCOY, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801750v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra fast in situ X-ray micro-tomography: application to solidification of aluminium alloys</w:t>
+                <w:t xml:space="preserve">Ultra-fast X-ray microtomography : a breakthrough in materials science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Dimichiel</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Mireux</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2011, Pts 1-4</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMMP International Conference on Metallic Materials and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, BRISBANE, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.1713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00824385v1</w:t>
+                <w:t xml:space="preserve">hal-00801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-fast X-ray microtomography: a breakthrough in materials science</w:t>
               </w:r>
@@ -13775,51 +13775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fristot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14220,90 +14220,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra fast in situ X-ray micro-tomography : application to solidification of aluminium alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dimichiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mireux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Québec,, Canada</w:t>
@@ -14740,51 +14740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Biobased and Biodegradable Polymers - BIOPOL 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Stockolm, Sweden</w:t>
@@ -14982,51 +14982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hofmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margueret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Majkut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-025-01273-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05319082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Varoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kwesi Nutor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121601" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pauzon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bataillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2025.100318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fakhry Hatta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115145" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20372-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146953" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chosson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115957" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatreya Manjulagiri Venkatesh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rajon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.11.216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ch&#233;hab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119786" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing Fang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723003874" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.113107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103313" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thi&#233;baut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132085" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stamati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. J. Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107748" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murtaza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05290-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763242v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/P02006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863809v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Duport" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114887" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090623" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117499" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117760" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fribourg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101495" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611169v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117509" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Genc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144139" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763041v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harrison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Zhou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mohan Das" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H. Liebscher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2022.113536" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722010214" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102393" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952481v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Plancher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128669" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101767" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Bormann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelloux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelloux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521001107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carroz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bautista-Quisbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.03.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202000315" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roussel-Dherbey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.138957" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sijobert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101271" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chauvir&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Houadria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Donini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Berger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67412-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Persenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105769" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert H Menzler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04916-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filloux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdp2.140" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138170" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402505v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauvet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.040" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plancher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;raud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107604" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moreira Jorge Junior" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9121346" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Philip" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402541v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Kumar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927618014496" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402552v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12666-018-1409-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirasbek Kuterbekov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Machillot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jonas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.06.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gibaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guesnet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.12.044" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864373v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2481-2018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tamayo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.12.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.06.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Sillekens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. U. Mirihanage" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathiesen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-2130-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarshad Rommel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.02.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451275v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Formanoir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Godet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.08.029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tassin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.082" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSGF536G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240214v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2015.10.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes Bouttes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lambert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Claireaux Claireaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woelffel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.045" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263553v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.141" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWVFBR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.09.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743290114Y.0000000093" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baruchel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafford" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyssonnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.10.010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850238v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.03.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG9P3QPC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781323v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiegmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.07.039" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QL60KZ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633976v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002364" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517217v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.04.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-046Z1FVT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436510v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2008.10.051" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGRS6K7J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;chet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381095v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Blandin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344976v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885251v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Chehab" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843207v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516115v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Murtaza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thibaut" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473785v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765727v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Granger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ludwig" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1249/1/012039" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Labriet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paganin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511944" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981249v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jonas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438754v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tucoulou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Just" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tarpagkou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016925v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antalya Ho-Shui-Ling" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie P. Olbinado" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505692v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444616v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cede&#241;o, Sebastian Pascual" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997293v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950637v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997289v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997287v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801753v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801732v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801741v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801747v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801750v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824385v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimichiel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mireux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1713" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538226v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salvo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lhuissier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scheel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Michiel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801739v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787861v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801720v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824387v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Fernandez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1128" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villanueva Fernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697673v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203541v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218139v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196776v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129808v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Denneulin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hofmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margueret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Majkut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05319082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Varoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kwesi Nutor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-025-01273-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pauzon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bataillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2025.100318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fakhry Hatta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115145" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20372-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102262" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146953" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chosson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115957" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatreya Manjulagiri Venkatesh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rajon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.11.216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ch&#233;hab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119786" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing Fang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723003874" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thi&#233;baut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132085" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.113107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stamati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. J. Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107748" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murtaza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05290-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763242v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/P02006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090623" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863809v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Duport" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114887" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117499" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117760" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fribourg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101495" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Genc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144139" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722010214" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117509" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harrison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mohan Das" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H. Liebscher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2022.113536" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Plancher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128669" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102393" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101767" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Bormann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelloux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelloux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521001107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carroz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bautista-Quisbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.03.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202000315" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sijobert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101271" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roussel-Dherbey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.138957" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chauvir&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Houadria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Donini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Berger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67412-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Persenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105769" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert H Menzler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04916-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filloux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdp2.140" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138170" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402505v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauvet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.040" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plancher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;raud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107604" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moreira Jorge Junior" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9121346" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Philip" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402541v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Kumar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927618014496" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402552v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12666-018-1409-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirasbek Kuterbekov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Machillot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jonas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.06.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gibaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guesnet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.12.044" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864373v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2481-2018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tamayo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.12.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.06.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Sillekens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. U. Mirihanage" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathiesen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-2130-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarshad Rommel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.02.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451275v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Formanoir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Godet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.08.029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tassin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.082" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSGF536G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240214v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2015.10.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes Bouttes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lambert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Claireaux Claireaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woelffel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.045" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263553v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.141" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWVFBR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.09.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743290114Y.0000000093" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baruchel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafford" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyssonnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.10.010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850238v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.03.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG9P3QPC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781323v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiegmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.07.039" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QL60KZ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633976v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002364" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517217v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.04.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-046Z1FVT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436510v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2008.10.051" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGRS6K7J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;chet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381095v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Blandin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344976v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885251v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Chehab" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843207v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516115v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Murtaza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thibaut" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473785v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765727v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Granger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ludwig" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1249/1/012039" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Labriet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paganin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511944" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438754v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tucoulou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981249v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jonas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Just" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016925v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antalya Ho-Shui-Ling" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922540v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tarpagkou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie P. Olbinado" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505692v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444616v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cede&#241;o, Sebastian Pascual" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997293v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950637v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997289v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997287v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801753v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801750v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824385v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimichiel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mireux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1713" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801732v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801741v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801747v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538226v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salvo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lhuissier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scheel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Michiel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801739v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787861v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801720v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824387v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Fernandez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1128" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villanueva Fernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697673v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203541v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218139v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196776v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129808v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Denneulin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>