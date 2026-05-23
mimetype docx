--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -240,265 +240,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural features governing the effective thermal conductivity of Cu-25Cr sintered composites</w:t>
+                <w:t xml:space="preserve">Effective Super-Resolution X-ray Tomography using MSDnet for Nondestructive Testing of Metallic Lattices: Analysis of Training Dynamics and Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Varoto</w:t>
+                <w:t xml:space="preserve">Antoine Klos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Courtois</w:t>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Kwesi Nutor</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (4), pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-025-01273-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319082v1</w:t>
+                <w:t xml:space="preserve">hal-05405140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Super-Resolution X-ray Tomography using MSDnet for Nondestructive Testing of Metallic Lattices: Analysis of Training Dynamics and Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural features governing the effective thermal conductivity of Cu-25Cr sintered composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Varoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Klos</w:t>
+                <w:t xml:space="preserve">Raymond Kwesi Nutor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Salvo</w:t>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (4), pp.142. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.121601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10921-025-01273-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405140v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ porosity imaging with synchrotron X-ray Tomography during laser rescanning of Zr-based metallic glass by Laser Powder Bed Fusion</w:t>
               </w:r>
@@ -510,51 +510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -618,90 +618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu-25Cr composites processed by in situ alloying in electron beam powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -791,51 +791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Fakhry Hatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -882,77 +882,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution X-ray tomography using deep learning applied to the 3D quantification of defects in lattice structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Klos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.36664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -980,4858 +980,4858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolutions induced by electron beam melting of a sintered Cu-25Cr composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Exploring the sintering behavior of a complex ceramic powder system using in-situ X-ray nano-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aatreya Manjulagiri Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Roure</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102262⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (12), pp.7236-7245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763228v1</w:t>
+                <w:t xml:space="preserve">hal-04596578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the processing route on the mechanical properties of Cu–35Cr metal matrix composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microstructure evolutions induced by electron beam melting of a sintered Cu-25Cr composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Majkut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146953⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763184v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale Cu-Cr composites using elemental powder blending in laser powder-bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 242, pp.115957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ 3D X-ray investigation of ceramic powder sintering at the particle length-scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Bouvard</w:t>
+                <w:t xml:space="preserve">Influence of the processing route on the mechanical properties of Cu–35Cr metal matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Varoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (3), pp.4715-4728. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 908, pp.146953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.11.216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311320v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Cu-Cr composites using elemental powder blending in laser powder-bed fusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microstructure evolutions induced by electron beam melting of a sintered Cu-25Cr composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Majkut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115957⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.102262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763180v1</w:t>
+                <w:t xml:space="preserve">hal-04763228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the processing route on the mechanical properties of Cu–35Cr metal matrix composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In-situ 3D X-ray investigation of ceramic powder sintering at the particle length-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aatreya Manjulagiri Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rajon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146953⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (3), pp.4715-4728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.11.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748060v1</w:t>
+                <w:t xml:space="preserve">hal-04311320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microstructure heterogeneity on the tensile response of an Aluminium alloy designed for laser powder bed fusion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+                <w:t xml:space="preserve">Multi-scale Cu-Cr composites using elemental powder blending in laser powder-bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Varoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+                <w:t xml:space="preserve">Anthony Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119786⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.115957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610418v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microstructure heterogeneity on the tensile response of an Aluminium alloy designed for laser powder bed fusion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+                <w:t xml:space="preserve">Influence of the processing route on the mechanical properties of Cu–35Cr metal matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Varoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+                <w:t xml:space="preserve">Anthony Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119786⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 908, pp.146953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763232v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolutions induced by electron beam melting of a sintered Cu-25Cr composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of microstructure heterogeneity on the tensile response of an Aluminium alloy designed for laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Chéhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Josserond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102262⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, pp.119786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746398v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the sintering behavior of a complex ceramic powder system using in-situ X-ray nano-tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of microstructure heterogeneity on the tensile response of an Aluminium alloy designed for laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Chéhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Josserond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, pp.119786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04596578v1</w:t>
+                <w:t xml:space="preserve">hal-04763232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of grain mapping by diffraction contrast tomography on a conventional laboratory tomography setup with various detectors</w:t>
+                <w:t xml:space="preserve">Optimal parameters estimation for K-edge subtraction imaging using PixiRad-2/PixieIII photon counting detector on a conventional laboratory X-ray micro-tomograph.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haixing Fang</w:t>
+                <w:t xml:space="preserve">R. Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576723003874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (02), pp.P02006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/18/02/P02006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305375v1</w:t>
+                <w:t xml:space="preserve">hal-04300705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an alloy design strategy by tuning liquid local ordering: What solidification of an Al-alloy designed for laser powder bed fusion teaches us</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">3D analysis of ceramic powder sintering by synchrotron X-ray nano-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aatreya Manjulagiri Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103313⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (6), pp.2553-2563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.12.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273110v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of acoustic and hydrodynamic cavitation: material point of view</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Riondet</w:t>
+                <w:t xml:space="preserve">3D microstructure characterization of Cu 25Cr solid state sintered alloy using X-ray computed tomography and machine learning assisted segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Varoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gaudion</w:t>
+                <w:t xml:space="preserve">Anthony Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0132085⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.113107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2023.113107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908713v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D analysis of ceramic powder sintering by synchrotron X-ray nano-tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Towards an alloy design strategy by tuning liquid local ordering: What solidification of an Al-alloy designed for laser powder bed fusion teaches us</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.12.065⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999796v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D microstructure characterization of Cu 25Cr solid state sintered alloy using X-ray computed tomography and machine learning assisted segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparison of acoustic and hydrodynamic cavitation: material point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Papillon</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2023.113107⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0132085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300667v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced analysis of the bias-extension of woven fabrics with X-ray microtomography and Digital Volume Correlation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of grain mapping by diffraction contrast tomography on a conventional laboratory tomography setup with various detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Orgeas</w:t>
+                <w:t xml:space="preserve">Haixing Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107748⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.810-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576723003874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661866v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-drying of 3D printed part made of ligno-cellulosic fibres: 3D real-time monitoring combining sub-minute laboratory X-ray microtomography and digital volume correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced analysis of the bias-extension of woven fabrics with X-ray microtomography and Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stamati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Murtaza</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Salvo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">P. J. J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05290-w⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193461v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an alloy design strategy by tuning liquid local ordering: What solidification of an Al-alloy designed for laser powder bed fusion teaches us</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+                <w:t xml:space="preserve">Air-drying of 3D printed part made of ligno-cellulosic fibres: 3D real-time monitoring combining sub-minute laboratory X-ray microtomography and digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Murtaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103313⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (10), pp.6173-6185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05290-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763242v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal parameters estimation for K-edge subtraction imaging using PixiRad-2/PixieIII photon counting detector on a conventional laboratory X-ray micro-tomograph.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Towards an alloy design strategy by tuning liquid local ordering: What solidification of an Al-alloy designed for laser powder bed fusion teaches us</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.103313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/18/02/P02006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04300705v1</w:t>
+                <w:t xml:space="preserve">hal-04763242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature laser powder bed fusion system for in situ synchrotron x-ray micro-computed tomography experiments at the European Synchrotron Radiation Facility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pore closure in thick aluminum plate: From industrial hot rolling to individual pore observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hébrard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lapouge</w:t>
+                <w:t xml:space="preserve">P. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Coste</w:t>
+                <w:t xml:space="preserve">F. Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0090623⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303, pp.117509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2022.117509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845027v1</w:t>
+                <w:t xml:space="preserve">hal-03611169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing post-yielding behavior of a stretching dominated lattice structure through microstructural optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+                <w:t xml:space="preserve">Optimization of the strength vs. conductivity trade-off in an aluminium alloy designed for laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Genc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Prima</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114887⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 858, pp.144139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863809v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and kinetics of pore closure in thick aluminum plate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Salvo</w:t>
+                <w:t xml:space="preserve">Reconstructing dual-phase nanometer scale grains within a pearlitic steel tip in 3D through 4D-scanning precession electron diffraction tomography and automated crystal orientation mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Mohan Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian H. Liebscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2022.117499⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.113536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2022.113536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611170v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary growth mechanisms of creep cavities in AZ31 alloy revealed by in situ X-ray nano-tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.J. Blandin</w:t>
+                <w:t xml:space="preserve">Reconstruction algorithms for grain mapping by laboratory X-ray diffraction contrast tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixing Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.1652-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576722010214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.117760⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03863817v1</w:t>
+                <w:t xml:space="preserve">hal-03955848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the crystallographic texture of pure copper through control of the scanning strategy in Electron Powder Bed Fusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilizing post-yielding behavior of a stretching dominated lattice structure through microstructural optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fribourg</w:t>
+                <w:t xml:space="preserve">Mathis Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+                <w:t xml:space="preserve">Frédéric Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, pp.101495. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.114887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760679v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863809v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the strength vs. conductivity trade-off in an aluminium alloy designed for laser powder bed fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniature laser powder bed fusion system for in situ synchrotron x-ray micro-computed tomography experiments at the European Synchrotron Radiation Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melek Genc</w:t>
+                <w:t xml:space="preserve">Louis Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Eloi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Donnadieu</w:t>
+                <w:t xml:space="preserve">Frédéric Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144139⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (8), pp.083701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0090623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863745v1</w:t>
+                <w:t xml:space="preserve">hal-03845027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction algorithms for grain mapping by laboratory X-ray diffraction contrast tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haixing Fang</w:t>
+                <w:t xml:space="preserve">Mechanisms and kinetics of pore closure in thick aluminum plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576722010214⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 303, pp.117499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2022.117499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955848v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore closure in thick aluminum plate: From industrial hot rolling to individual pore observation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Elementary growth mechanisms of creep cavities in AZ31 alloy revealed by in situ X-ray nano-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2022.117509⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228, pp.117760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.117760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611169v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing dual-phase nanometer scale grains within a pearlitic steel tip in 3D through 4D-scanning precession electron diffraction tomography and automated crystal orientation mapping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring the crystallographic texture of pure copper through control of the scanning strategy in Electron Powder Bed Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuyang Zhou</w:t>
+                <w:t xml:space="preserve">Alizée Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saurabh Mohan Das</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Guillaume Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian H. Liebscher</w:t>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 238, pp.113536. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.101495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2022.113536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763041v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior by design made possible by additive manufacturing: The case of a whistle-blower mechanical response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-temperature deformation followed in situ by X-ray microtomography: a methodology to track features under large strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Plancher</w:t>
+                <w:t xml:space="preserve">Therese Bormann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Suard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Martin</w:t>
+                <w:t xml:space="preserve">Guillaume Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128669⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.530 - 537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600577521001107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952481v1</w:t>
+                <w:t xml:space="preserve">hal-03427096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the build orientation on mechanical and electrical properties of pure Cu fabricated by E-PBF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (Part A), pp.102393. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ layerwise monitoring of electron beam powder bed fusion using near-infrared imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Behavior by design made possible by additive manufacturing: The case of a whistle-blower mechanical response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101767⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 282, pp.128669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427100v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature deformation followed in situ by X-ray microtomography: a methodology to track features under large strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In-situ layerwise monitoring of electron beam powder bed fusion using near-infrared imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Josserond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Pelloux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.530 - 537. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.101767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s1600577521001107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427096v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the growth and structure of Al2O3-Y3Al5O12-ZrO2:Y solidified eutectic</w:t>
+                <w:t xml:space="preserve">Effect of temperature on deformation mechanisms of AZ31 Mg-alloy under tensile loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cherif</w:t>
+                <w:t xml:space="preserve">Thibaut Dessolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Duffar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francine Roussel-Dherbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Josserond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.03.025⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 775, pp.138957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.138957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266522v1</w:t>
+                <w:t xml:space="preserve">hal-02952190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface defects sensitivity during the unfolding of corrugated struts made by powder-bed Additive Manufacturing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In situ 3D X-ray microtomography of laser-based powder-bed fusion (L-PBF) - A feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202000315⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021833v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ 3D X-ray microtomography of laser-based powder-bed fusion (L-PBF) - A feasibility study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Strength of porous oxide microspheres: the role of internal porosity and defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101271⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.1613-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558318v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of porous oxide microspheres: the role of internal porosity and defects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Surface defects sensitivity during the unfolding of corrugated struts made by powder-bed Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.075⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202000315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273553v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on deformation mechanisms of AZ31 Mg-alloy under tensile loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the growth and structure of Al2O3-Y3Al5O12-ZrO2:Y solidified eutectic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Dessolier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+                <w:t xml:space="preserve">L. Carroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Roussel-Dherbey</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Bautista-Quisbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 775, pp.138957. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (8), pp.3172-3180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.138957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952190v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthropod entombment in weathering-formed opal: new horizons for recording life in rocks</w:t>
               </w:r>
@@ -6003,51 +6003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 139, pp.105769. </w:t>
@@ -6098,77 +6098,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of atmospheric plasma-sprayed Mn–Co–Fe–O by synchrotron X-ray nano-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Grünwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert H Menzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6219,77 +6219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of manufacturing orientations on the morphology of alloy 718 single struts manufactured by selective laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,429 +6347,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the impact of the effective particles distribution on strengthening mechanisms: A multiscale characterization of Mg+Y2O3 nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking pores during solidification of a Ni-based superalloy using 4D synchrotron microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mallmann</w:t>
+                <w:t xml:space="preserve">Pauline Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hannard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Daudin</w:t>
+                <w:t xml:space="preserve">Edouard Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.138170⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270678v1</w:t>
+                <w:t xml:space="preserve">hal-02402505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking pores during solidification of a Ni-based superalloy using 4D synchrotron microtomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeric Plancher</w:t>
+                <w:t xml:space="preserve">Towards behavior by design: A case study on corrugated architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gravier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elodie Boller</w:t>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.040⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.107604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402505v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards behavior by design: A case study on corrugated architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the impact of the effective particles distribution on strengthening mechanisms: A multiscale characterization of Mg+Y2O3 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Plancher</w:t>
+                <w:t xml:space="preserve">F. Hannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Héraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+                <w:t xml:space="preserve">E. Ferrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dendievel</w:t>
+                <w:t xml:space="preserve">A. Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fabregue</w:t>
+                <w:t xml:space="preserve">R. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.107604. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 764, pp.138170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.138170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402520v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Interdependence of Penetration Depth and Deformation on Nanoindentation of Nanoporous Silver</w:t>
               </w:r>
@@ -6781,64 +6781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Moreira Jorge Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6902,77 +6902,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray tomography densification of firn: The role of mechanics and diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.210-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7006,90 +7006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ nanotomography study of creep cavities in Al-3.6-Cu alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.18-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7117,295 +7117,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast In Situ Nanotomography at ESRF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Villanova</w:t>
+                <w:t xml:space="preserve">4D Nano-Tomography for Fundamental Studies in Solidification of Aluminium-Based Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richi Kumar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Jauffres</w:t>
+                <w:t xml:space="preserve">S. Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1431927618014496⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the Indian Institute of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (11), pp.2765-2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12666-018-1409-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872651v1</w:t>
+                <w:t xml:space="preserve">hal-02402552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D Nano-Tomography for Fundamental Studies in Solidification of Aluminium-Based Alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fast In Situ Nanotomography at ESRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richi Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Terzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Kumar</w:t>
+                <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Indian Institute of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71 (11), pp.2765-2769. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S2), pp.450 - 451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12666-018-1409-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s1431927618014496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402552v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent-free preparation of porous poly(l-lactide) microcarriers for cell culture</w:t>
               </w:r>
@@ -7417,51 +7417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirasbek Kuterbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Machillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7551,64 +7551,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 136, pp.349 - 359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7668,77 +7668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Martinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (7), pp.2481-2500. </w:t>
@@ -7770,429 +7770,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-induced morphological modification of Al alloy equiaxed dendrites revealed by sub-second in situ microtomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Daudin</w:t>
+                <w:t xml:space="preserve">Fast in situ 3D nanoimaging: a new tool for dynamic characterization in materials science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Terzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lhuissier</w:t>
+                <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tamayo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Scheel</w:t>
+                <w:t xml:space="preserve">Siyu Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (7), pp.354 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913108v1</w:t>
+                <w:t xml:space="preserve">hal-01678681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast in situ 3D nanoimaging: a new tool for dynamic characterization in materials science</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Jauffres</w:t>
+                <w:t xml:space="preserve">Particle-induced morphological modification of Al alloy equiaxed dendrites revealed by sub-second in situ microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyu Lou</w:t>
+                <w:t xml:space="preserve">M. Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (7), pp.354 - 359. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.303 - 310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2017.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678681v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of In Situ X-ray Imaging Methods in the Research and Development of Magnesium-Based Grain-Refined and Nanocomposite Materials</w:t>
+                <w:t xml:space="preserve">Heterogeneities in local plastic flow behavior in a dissimilar weld between low-alloy steel and stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. H. Sillekens</w:t>
+                <w:t xml:space="preserve">Fanny Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Casari</w:t>
+                <w:t xml:space="preserve">Yves Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. U. Mirihanage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Mathiesen</w:t>
+                <w:t xml:space="preserve">Catherine Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 667, pp.156 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.04.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11837-016-2130-8⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517212v1</w:t>
+                <w:t xml:space="preserve">hal-01378839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of packing characteristics on the discrete element simulation of elasticity and buckling</w:t>
               </w:r>
@@ -8217,64 +8229,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarshad Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 110, pp.14-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8302,372 +8314,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical control of lattice structures produced by EBM through chemical etching: Investigations at the scale of individual struts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Use of In Situ X-ray Imaging Methods in the Research and Development of Magnesium-Based Grain-Refined and Nanocomposite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte de Formanoir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+                <w:t xml:space="preserve">W. H. Sillekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Godet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. U. Mirihanage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mathiesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.08.029⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (12), pp.3042 - 3050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-016-2130-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451275v1</w:t>
+                <w:t xml:space="preserve">hal-01517212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneities in local plastic flow behavior in a dissimilar weld between low-alloy steel and stainless steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Geometrical control of lattice structures produced by EBM through chemical etching: Investigations at the scale of individual struts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Formanoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Godet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.04.082⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.485 - 493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01378839v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical equivalent diameter of single struts for the stiffness prediction of lattice structures produced by Electron Beam Melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8852,103 +8852,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remelting and solidification of a 6082 Al alloy containing submicron yttria particles: 4D experimental study by in situ X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87, pp.313-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8994,51 +8994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of solid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (8-9), pp.696-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9072,77 +9072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Stiffness Prediction of Cellular Structures Made by Electron Beam Melting (EBM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9200,359 +9200,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray imaging for crystal growth studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous characterization by X-ray microtomography of damage during high-temperature deformation of magnesium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Baruchel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2012.10.010⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.85-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925853v1</w:t>
+                <w:t xml:space="preserve">hal-00850238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous characterization by X-ray microtomography of damage during high-temperature deformation of magnesium alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Synchrotron X-ray imaging for crystal growth studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baruchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meyssonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.03.001⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2-3), pp.208-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2012.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00850238v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional optimization of random hollow sphere stackings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9628,77 +9628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Thin Sandwich Beams With Steel Faces and Perforated Polymer Core in Bending Loading: Experiments and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9745,64 +9745,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintered hollow spheres: Random stacking behaviour under uniaxial tensile loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9861,77 +9861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasistatic mechanical behaviour of stainless steel hollow sphere foam: Macroscopic properties and damage mechanisms followed by X-ray tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10003,64 +10003,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of metallic hollow spheres foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bréchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10130,77 +10130,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défauts et plasticité des verres métalliques élaborés par fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10277,77 +10277,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Varoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
@@ -10376,103 +10376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous plastic strain in an Al-Mn-Ni-Cu-Zr alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechir Chehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Josserond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Aluminium Alloys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Atlana, United States</w:t>
@@ -10527,77 +10527,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAA19: 19th International Conference on Aluminum Alloys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Atlanta, USA, United States</w:t>
@@ -10652,77 +10652,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
@@ -10790,91 +10790,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference and Exhibition on Advanced Materials and Processes - EUROMAT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-023-05290-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126909v1</w:t>
@@ -10898,90 +10898,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microstructure on mass loss caused by acoustic and hydrodynamic cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IICR workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Chania (Crète), Greece</w:t>
@@ -11049,51 +11049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ND Risø International Symposium on Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Roskilde, France. pp.012039, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11153,64 +11153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11274,90 +11274,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D nano tomography for fundamental studies in solidification of Al based alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Tucoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richi Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The seventh International Conference on Solidification Science and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Thiruvananthapuram, India</w:t>
@@ -11412,51 +11412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirasbek Kuterbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Machillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11550,51 +11550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11630,277 +11630,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone regeneration into 3D architectured and osteoinductive titanium implants</w:t>
+                <w:t xml:space="preserve">3D Modelling of thermoelectric effect during solidification under magnetic field of Al-Cu alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antalya Ho-Shui-Ling</w:t>
+                <w:t xml:space="preserve">Y. Duterrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fournier</w:t>
+                <w:t xml:space="preserve">O Budenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fitzpatrick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lhuissier</w:t>
+                <w:t xml:space="preserve">R Tarpagkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bidan</w:t>
+                <w:t xml:space="preserve">A. Gagnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t>
+              <w:t xml:space="preserve">VII International Conference On Coupled Problems in Science and Engineering, Coupled problems 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016925v1</w:t>
+                <w:t xml:space="preserve">hal-01922540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling of thermoelectric effect during solidification under magnetic field of Al-Cu alloys</w:t>
+                <w:t xml:space="preserve">Bone regeneration into 3D architectured and osteoinductive titanium implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Duterrail</w:t>
+                <w:t xml:space="preserve">Antalya Ho-Shui-Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Budenkova</w:t>
+                <w:t xml:space="preserve">Carole Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Tarpagkou</w:t>
+                <w:t xml:space="preserve">Vincent Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gagnoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Salvo</w:t>
+                <w:t xml:space="preserve">C. Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International Conference On Coupled Problems in Science and Engineering, Coupled problems 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
+              <w:t xml:space="preserve">BIOMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922540v1</w:t>
+                <w:t xml:space="preserve">hal-02016925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par radiographie ultrarapide des transformations et du rôle des matériaux lors du fonctionnement d’un fusible</w:t>
               </w:r>
@@ -11912,51 +11912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margie P. Olbinado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12050,51 +12050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12162,51 +12162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedeño, Sebastian Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12244,77 +12244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of EBM Fabrication Strategies on Geometry and Mechanical Properties of Titanium Cellular Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12363,1144 +12363,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage developed during high temperature deformation of magnesium alloys: a continuous 3D characterisation by X-ray micro tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Di Michiel</w:t>
+                <w:t xml:space="preserve">Design Rules for Additive Manufacturing of Titanium Cellular Structures by Electron Beam Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Las Vegas, France</w:t>
+              <w:t xml:space="preserve">EUROMAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950637v1</w:t>
+                <w:t xml:space="preserve">hal-00997287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles de Conception pour la Fabrication Additive de Matériaux Cellulaires en Titane par &amp;quot; Electron Beam Melting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+                <w:t xml:space="preserve">Damage developed during high temperature deformation of magnesium alloys: a continuous 3D characterisation by X-ray micro tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poudre &amp; Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Belfort, France</w:t>
+              <w:t xml:space="preserve">THERMEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Las Vegas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997289v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Rules for Additive Manufacturing of Titanium Cellular Structures by Electron Beam Melting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Règles de Conception pour la Fabrication Additive de Matériaux Cellulaires en Titane par &amp;quot; Electron Beam Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, madrid, Spain</w:t>
+              <w:t xml:space="preserve">Poudre &amp; Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997287v1</w:t>
+                <w:t xml:space="preserve">hal-00997289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast X-ray microtomography : a breakthrough in materials science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">4D damage characterisation during superplastic deformation of magnesium alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Michiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">Intern. Conf. on Superplasticity of Advanced Materials (ICSAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, ALBI, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801753v1</w:t>
+                <w:t xml:space="preserve">hal-00801732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D in situ imaging of Aluminium alloys during solidification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">High temperature deformation and damage in magnesium alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solidification Science and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Bhubaneswar, India</w:t>
+              <w:t xml:space="preserve">International Symposium on Plastic Deformation and Texture Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, ALCOY, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801750v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra fast in situ X-ray micro-tomography: application to solidification of aluminium alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Ultra-fast X-ray microtomography : a breakthrough in materials science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Mireux</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2011, Pts 1-4</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMMP International Conference on Metallic Materials and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, BRISBANE, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824385v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D damage characterisation during superplastic deformation of magnesium alloys.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">3D in situ imaging of Aluminium alloys during solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intern. Conf. on Superplasticity of Advanced Materials (ICSAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, ALBI, France</w:t>
+              <w:t xml:space="preserve">International Conference on Solidification Science and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bhubaneswar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801732v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature deformation and damage in magnesium alloys.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Ultra fast in situ X-ray micro-tomography: application to solidification of aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dimichiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mireux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plastic Deformation and Texture Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermec 2011, Pts 1-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Russia. pp.1713-1718, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.1713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801741v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-fast X-ray microtomography : a breakthrough in materials science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMMP International Conference on Metallic Materials and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, BRISBANE, Australia</w:t>
+              <w:t xml:space="preserve">ESRF User Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801747v1</w:t>
+                <w:t xml:space="preserve">hal-00801753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-fast X-ray microtomography: a breakthrough in materials science</w:t>
               </w:r>
@@ -13611,90 +13611,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra Fast Tomography: New Developments for 4D Studies in Material Science.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13775,64 +13775,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fristot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASIP 2012 - Conference on Design and Architectures for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13870,64 +13870,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintered hollow spheres random stackings : mechanical properties and acoustic damping optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13982,90 +13982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature deformation and associated 3D characterisation of damage in magnesium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermec 2011, Pts 1-4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Russia. pp.1128-1133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14099,90 +14099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D characterisation of damage during high temperature deformation of magnesium alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villanueva Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14207,103 +14207,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra fast in situ X-ray micro-tomography : application to solidification of aluminium alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dimichiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mireux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Québec,, Canada</w:t>
@@ -14326,351 +14326,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of Structures With Metallic Hollow Spheres Foam Core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Empilement aléatoire de spheres creuses d'acier: comportement et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Brechet</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th conference on porous metal and metallic foams Sept. 2007 Montreal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. a paraitre</w:t>
+              <w:t xml:space="preserve">MetFoam 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203541v1</w:t>
+                <w:t xml:space="preserve">hal-00196776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive equation for the compression of metallic hollow spheres foam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Optimisation of Structures With Metallic Hollow Spheres Foam Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fivel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Met foam conference</w:t>
+              <w:t xml:space="preserve">5th conference on porous metal and metallic foams Sept. 2007 Montreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. a paraitre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00218139v1</w:t>
+                <w:t xml:space="preserve">hal-00203541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empilement aléatoire de spheres creuses d'acier: comportement et modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Constitutive equation for the compression of metallic hollow spheres foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Fivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetFoam 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Met foam conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. a paraitre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196776v1</w:t>
+                <w:t xml:space="preserve">hal-00218139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14740,51 +14740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Biobased and Biodegradable Polymers - BIOPOL 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Stockolm, Sweden</w:t>
@@ -14982,51 +14982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hofmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margueret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Majkut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05319082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Varoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kwesi Nutor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-025-01273-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pauzon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bataillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2025.100318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fakhry Hatta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115145" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20372-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102262" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146953" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chosson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115957" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatreya Manjulagiri Venkatesh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rajon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.11.216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ch&#233;hab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119786" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing Fang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723003874" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103313" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thi&#233;baut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132085" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.113107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stamati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. J. Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107748" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murtaza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05290-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763242v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/P02006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090623" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863809v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Duport" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114887" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117499" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117760" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fribourg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101495" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Genc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144139" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722010214" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117509" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harrison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mohan Das" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H. Liebscher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2022.113536" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Plancher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128669" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102393" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101767" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Bormann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelloux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelloux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521001107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherif" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carroz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bautista-Quisbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.03.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202000315" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sijobert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101271" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roussel-Dherbey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.138957" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chauvir&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Houadria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Donini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Berger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67412-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Persenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105769" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert H Menzler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04916-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filloux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdp2.140" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138170" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402505v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauvet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.040" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plancher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;raud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107604" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moreira Jorge Junior" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9121346" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Philip" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402541v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Kumar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927618014496" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402552v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12666-018-1409-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirasbek Kuterbekov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Machillot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jonas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.06.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gibaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guesnet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.12.044" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864373v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2481-2018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tamayo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.12.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.06.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Sillekens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. U. Mirihanage" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathiesen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-2130-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarshad Rommel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.02.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451275v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Formanoir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Godet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.08.029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tassin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.082" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSGF536G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240214v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2015.10.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes Bouttes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lambert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Claireaux Claireaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woelffel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.045" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263553v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.141" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWVFBR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.09.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743290114Y.0000000093" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baruchel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafford" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyssonnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.10.010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850238v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.03.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG9P3QPC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781323v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiegmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.07.039" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QL60KZ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633976v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002364" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517217v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.04.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-046Z1FVT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436510v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2008.10.051" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGRS6K7J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;chet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381095v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Blandin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344976v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885251v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Chehab" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843207v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516115v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Murtaza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thibaut" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473785v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765727v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Granger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ludwig" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1249/1/012039" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Labriet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paganin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511944" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438754v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tucoulou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981249v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jonas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Just" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016925v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antalya Ho-Shui-Ling" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922540v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tarpagkou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie P. Olbinado" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505692v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444616v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cede&#241;o, Sebastian Pascual" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997293v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950637v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997289v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997287v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801753v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801750v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824385v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimichiel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mireux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1713" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801732v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801741v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801747v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538226v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salvo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lhuissier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scheel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Michiel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801739v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787861v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801720v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824387v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Fernandez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1128" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villanueva Fernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697673v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203541v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218139v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196776v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129808v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Denneulin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hofmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margueret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Majkut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-025-01273-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05319082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Varoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kwesi Nutor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121601" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pauzon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bataillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2025.100318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fakhry Hatta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115145" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20372-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatreya Manjulagiri Venkatesh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102262" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Chosson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115957" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146953" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311320v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rajon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.11.216" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Buttard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ch&#233;hab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119786" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/P02006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2023.113107" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103313" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thi&#233;baut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132085" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing Fang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723003874" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661866v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stamati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. J. Dumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107748" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murtaza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05290-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117509" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863745v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Genc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Donnadieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144139" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harrison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Zhou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Mohan Das" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H. Liebscher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2022.113536" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722010214" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863809v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Duport" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114887" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0090623" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2022.117499" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117760" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fribourg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101495" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Bormann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pelloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521001107" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102393" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Plancher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128669" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101767" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dessolier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roussel-Dherbey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.138957" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558318v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sijobert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101271" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202000315" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266522v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherif" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duffar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carroz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bautista-Quisbert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.03.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chauvir&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Houadria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Donini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T Berger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67412-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Persenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105769" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert H Menzler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-04916-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filloux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdp2.140" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402505v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauvet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.040" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402520v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plancher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;raud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107604" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270678v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daudin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138170" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moreira Jorge Junior" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9121346" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Philip" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402541v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402552v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12666-018-1409-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872651v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Kumar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927618014496" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirasbek Kuterbekov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Machillot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jonas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.06.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gibaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guesnet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.12.044" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864373v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2481-2018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678681v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.06.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913108v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tamayo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.12.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378839v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tassin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.082" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSGF536G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarshad Rommel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.02.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517212v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Sillekens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. U. Mirihanage" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathiesen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-2130-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451275v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Formanoir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Godet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.08.029" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240214v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2015.10.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes Bouttes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lambert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Claireaux Claireaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woelffel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.045" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263553v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.141" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWVFBR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.09.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743290114Y.0000000093" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850238v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.03.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG9P3QPC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925853v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baruchel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafford" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyssonnier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.10.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781323v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiegmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.07.039" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QL60KZ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633976v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002364" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517217v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.04.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-046Z1FVT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436510v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2008.10.051" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGRS6K7J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;chet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381095v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Blandin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344976v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885251v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Chehab" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843207v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516115v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Murtaza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thibaut" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473785v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765727v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Granger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ludwig" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1249/1/012039" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Labriet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paganin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511944" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438754v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Tucoulou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981249v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jonas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gelet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Just" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duterrail" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Budenkova" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tarpagkou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnoud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016925v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antalya Ho-Shui-Ling" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie P. Olbinado" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505692v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444616v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cede&#241;o, Sebastian Pascual" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997293v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950637v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997289v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801732v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801741v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801747v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801750v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824385v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimichiel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mireux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1713" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801753v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538226v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salvo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lhuissier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scheel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Michiel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801739v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787861v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801720v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824387v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Fernandez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1128" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villanueva Fernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697673v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196776v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203541v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00218139v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129808v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Denneulin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>