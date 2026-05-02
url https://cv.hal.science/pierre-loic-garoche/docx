--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -202,4952 +202,5415 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-based value operators for non-stationary and uncertain Markov decision processes</w:t>
+                <w:t xml:space="preserve">Equation-Directed Axiomatization of Lustre Semantics to Enable Optimized Code Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah H Q Li</w:t>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assalé Adjé</w:t>
+                <w:t xml:space="preserve">Lélio Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behçet Açıkmeşe</w:t>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 171, pp.111970. </w:t>
+              <w:t xml:space="preserve">Communications of the ACM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (1), pp.93-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3747584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554032v1</w:t>
+                <w:t xml:space="preserve">hal-05572157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally proved specification of non-nested STL formulas as synchronous observers</w:t>
+                <w:t xml:space="preserve">Formal specification and SMT verification of quantized neural network for autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bellanger</w:t>
+                <w:t xml:space="preserve">Wahiba Bachiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Loic Garoche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celia Picard</w:t>
+                <w:t xml:space="preserve">Yassamine Seladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 245, pp.103315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2025.103315⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 245, pp.103316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2025.103316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444099v1</w:t>
+                <w:t xml:space="preserve">hal-05564927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency Trajectory Structure for UAVs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Set-based value operators for non-stationary and uncertain Markov decision processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah H Q Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assalé Adjé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Ongale-Obeyi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+                <w:t xml:space="preserve">Behçet Açıkmeşe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/aerospace12010021⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171, pp.111970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865334v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoencoder Neural Networks for LPV Embedding of Nonlinear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Fixed-Point Precision Optimization for FPGA Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Winandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arash Sadeghzadeh</w:t>
+                <w:t xml:space="preserve">Florent Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.137⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.192-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJCAS.2025.3580744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635025v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation-Directed Axiomatization of Lustre Semantics to Enable Optimized Code Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formally proved specification of non-nested STL formulas as synchronous observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Garion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+                <w:t xml:space="preserve">Céline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+                <w:t xml:space="preserve">Pierre-Loic Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3609393⟩</w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245, pp.103315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2025.103315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201875v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of invariant sets for discrete‐time uncertain systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergency Trajectory Structure for UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen Farhood</w:t>
+                <w:t xml:space="preserve">Maëva Ongale-Obeyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Goubinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.6834⟩</w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace12010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412034v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Computation of Maximal Invariant Sets for Safe Markov Chains—Lattice Theoretic Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Janak</w:t>
+                <w:t xml:space="preserve">Autoencoder Neural Networks for LPV Embedding of Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Sadeghzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Behcet Ackmese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3211959⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (2), pp.9062-9067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051117v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parabolic Set Simulation for Reachability Analysis of Linear Time Invariant Systems with Integral Quadratic Constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Rousse</w:t>
+                <w:t xml:space="preserve">Equation-Directed Axiomatization of Lustre Semantics to Enable Optimized Code Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélio Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Henrion</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.08.002⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (5), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3609393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049158v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Lustre to Simulink: reverse compilation for verifying Embedded Systems Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of invariant sets for discrete‐time uncertain systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Bourbouh</w:t>
+                <w:t xml:space="preserve">Dany Abou Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Farhood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3461668⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (14), pp.8452-8474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323076v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding Fixed Points of Set-based Bellman Operator and Nash Equilibria of Stochastic Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assalé Adjé</w:t>
+                <w:t xml:space="preserve">Exact Computation of Maximal Invariant Sets for Safe Markov Chains—Lattice Theoretic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Janak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Behçet Açikmeşe</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behcet Ackmese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109685⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (12), pp.6980-6986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3211959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187698v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification and Validation of Convex Optimization Algorithms for Model Predictive Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Féron</w:t>
+                <w:t xml:space="preserve">Bounding Fixed Points of Set-based Bellman Operator and Nash Equilibria of Stochastic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah H Q Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behçet Açikmeşe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.I010686⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617432v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semidefinite Approximations of Reachable Sets for Discrete-time Polynomial Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Magron</w:t>
+                <w:t xml:space="preserve">Parabolic Set Simulation for Reachability Analysis of Linear Time Invariant Systems with Integral Quadratic Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/17M1121044⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, pp.152-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490897v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification for Embedded Implementation of Convex Optimization Algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Féron</w:t>
+                <w:t xml:space="preserve">From Lustre to Simulink: reverse compilation for verifying Embedded Systems Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bourbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1300⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3461668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850596v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Credible Autocoding of Convex Optimization Algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification and Validation of Convex Optimization Algorithms for Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jobredeaux</w:t>
+                <w:t xml:space="preserve">Raphaël Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pantel</w:t>
+                <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (4), pp.781-812. </w:t>
+              <w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (5), pp.257-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11081-016-9320-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.I010686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961133v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic synthesis of k-inductive piecewise quadratic invariants for switched affine control programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assalé Adjé</w:t>
+                <w:t xml:space="preserve">Semidefinite Approximations of Reachable Sets for Discrete-time Polynomial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cl.2015.12.002⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (4), pp.2799-2820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1121044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369946v1</w:t>
+                <w:t xml:space="preserve">hal-01490897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Critical Aerospace Software</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal Verification for Embedded Implementation of Convex Optimization Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Delmas</w:t>
+                <w:t xml:space="preserve">Raphael Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Doose</w:t>
+                <w:t xml:space="preserve">Guillaume Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.5867-5874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184099v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essay on Semantics Definition in MDE. An Instrumented Approach for Model Verification</w:t>
+                <w:t xml:space="preserve">Credible Autocoding of Convex Optimization Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Combemale</w:t>
+                <w:t xml:space="preserve">Timothy Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Crégut</w:t>
+                <w:t xml:space="preserve">Romain Jobredeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optimization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), pp.781-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11081-016-9320-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371553v1</w:t>
+                <w:t xml:space="preserve">hal-00961133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatic synthesis of k-inductive piecewise quadratic invariants for switched affine control programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assalé Adjé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cl.2015.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal Verification of Critical Aerospace Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Wiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, p. 1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essay on Semantics Definition in MDE. An Instrumented Approach for Model Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (9), pp.943-958</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Property-Driven Approach to Formal Verification of Process Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vernadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12, pp.286-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88710-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of Quantized Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Bachiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Seladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tlemcen, Algeria. https://ieeexplore.ieee.org/document/11037165, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCvxPyGen: Autocoding SCvx Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+                <w:t xml:space="preserve">PYXIS: A higly predictable toolchain for FPGA circuit production of advanced GNC algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Winandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Manni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMC-IT/SCC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Los Angeles, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992546v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Proved Formal Specification and Verification of STL Operators as Synchronous Observers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bellanger</w:t>
+                <w:t xml:space="preserve">SCvxPyGen: Autocoding SCvx Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Célia Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMAS 2023 - 5th International Workshop on Formal Methods for Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.395.14⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.5086-5093, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387928v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code-Level Formal Verification of Ellipsoidal Invariant Sets for Linear Parameter-Varying Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Khalife</w:t>
+                <w:t xml:space="preserve">Towards Proved Formal Specification and Verification of STL Operators as Synchronous Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazen Farhood</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nasa Formal Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33170-1_10⟩</w:t>
+              <w:t xml:space="preserve">FMAS 2023 - 5th International Workshop on Formal Methods for Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Leiden, Netherlands. pp.188-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.395.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387907v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Summation Algorithm for the Accuracy, Convergence and Reproducibility of Parallel Numerical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Benmouhoub</w:t>
+                <w:t xml:space="preserve">Code-Level Formal Verification of Ellipsoidal Invariant Sets for Linear Parameter-Varying Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Farhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Software Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-95561-8_10⟩</w:t>
+              <w:t xml:space="preserve">Nasa Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Houston, TX, United States. pp.157-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33170-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664170v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive Convexification for Optimal Control with Signal Temporal Logic Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqi Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behcet Acikmese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th ACM International Conference on Hybrid Systems: Computation and Control (HSCC '22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3501710.3519518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability Set Analysis of Closed-Loop Nonlinear Systems with Neural Network Controllers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arash Sadeghzadeh</w:t>
+                <w:t xml:space="preserve">An Efficient Summation Algorithm for the Accuracy, Convergence and Reproducibility of Parallel Numerical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benmouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867572⟩</w:t>
+              <w:t xml:space="preserve">Numerical Software Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Los Angeles, United States. pp.165-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-95561-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851617v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability Analysis of Linear Parameter-Varying Systems with Neural Network Controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Reachability Set Analysis of Closed-Loop Nonlinear Systems with Neural Network Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Sadeghzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCTA49430.2022.9966104⟩</w:t>
+              <w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Atlanta, United States. pp.2289-2294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412111v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing State Invariants Using Point-Wise Integral Quadratic Constraints and the S-procedure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Abou Jaoude</w:t>
+                <w:t xml:space="preserve">Reachability Analysis of Linear Parameter-Varying Systems with Neural Network Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Sadeghzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen Farhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Trieste, France. pp.1372-1377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA49430.2022.9966104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187629v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ten Lockheed Martin Cyber-Physical Challenges: Formalized, Analyzed, and Explained</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing State Invariants Using Point-Wise Integral Quadratic Constraints and the S-procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Bourbouh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dany Abou Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Farhood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRE 2020 IEEE 28th International Requirements Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967437v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic swarms guidance within the Gama-platform</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Ten Lockheed Martin Cyber-Physical Challenges: Formalized, Analyzed, and Explained</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Mavridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bourbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Giannakopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pressburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hejase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRE 2020 IEEE 28th International Requirements Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Zurich, Switzerland. pp.300-310 / ISBN: 978-1-7281-7439-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RE48521.2020.00040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521268v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Simulation of Dynamical Systems with Integral Constraints and Application on Delayed Dynamical Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+                <w:t xml:space="preserve">Probabilistic swarms guidance within the Gama-platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ezzahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Model-Based Design of Cyber Physical Systems, CyPhy 2019 and 15th International Workshop on Embedded and Cyber-Physical Systems Education, WESE 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199339v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCoSim, a code generation framework for control/command applications An overview of CoCoSim for multi-periodic discrete Simulink models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bourbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Noulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Credible Autocoding of The Ellipsoid Algorithm Solving Second-Order Cone Programs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Féron</w:t>
+                <w:t xml:space="preserve">Guaranteed Simulation of Dynamical Systems with Integral Constraints and Application on Delayed Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Workshop on Model-Based Design of Cyber Physical Systems, CyPhy 2019 and 15th International Workshop on Embedded and Cyber-Physical Systems Education, WESE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New York, United States. pp.89-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41131-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983383v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in Verification of Linear Model Predictive Control: Automatic Generation and Formal Verification of an Interior Point Method Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Credible Autocoding of The Ellipsoid Algorithm Solving Second-Order Cone Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Logic for Programming Artificial Intelligence and Reasoning (LPAR-22)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384908v3</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving Functional Correctness of Cyber-Physical System Controllers: From Model to Code</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Experiments in Verification of Linear Model Predictive Control: Automatic Generation and Formal Verification of an Interior Point Method Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garion</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Forum on specification &amp; Design Languages (FDL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FDL.2018.8524044⟩</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Logic for Programming Artificial Intelligence and Reasoning (LPAR-22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hawassa, Ethiopia. 17p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/qt5j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163873v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384908v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated analysis of Stateflow models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Bourbouh</w:t>
+                <w:t xml:space="preserve">Preserving Functional Correctness of Cyber-Physical System Controllers: From Model to Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Logic for Programming, Artificial Intelligence and Reasoning (LPAR 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Forum on specification &amp; Design Languages (FDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.5-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDL.2018.8524044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092930v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical State Machines as Modular Horn Clauses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated analysis of Stateflow models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bourbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Gurfinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temesghen Kahsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Horn Clauses for Verification and Synthesis (HCVS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. pp.15-28</w:t>
+              <w:t xml:space="preserve">21st International Conference on Logic for Programming, Artificial Intelligence and Reasoning (LPAR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Maun, Botswana. pp.144-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092915v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed loop analysis of control command software</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical State Machines as Modular Horn Clauses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesghen Kahsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Hybrid Systems: Computation and Control - HSCC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Workshop on Horn Clauses for Verification and Synthesis (HCVS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. pp.15-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521987v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic Zonotopes - An Extension of Zonotopes to Quadratic Arithmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjé Assalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Werey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Asian Symposium on Programming Languages and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Pohang, South Korea. page 127-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Synthesis of Piecewise Linear Quadratic Invariants for Programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assalé Adjé</w:t>
+                <w:t xml:space="preserve">Closed loop analysis of control command software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jobredeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verification Model Checking and Abstract Interpretation 2015 (VMCAI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Hybrid Systems: Computation and Control - HSCC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2728606.2728623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371514v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property-based Polynomial Invariant Generation Using Sums-Of-Squares</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Automatic Synthesis of Piecewise Linear Quadratic Invariants for Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Static Analysis Symposium 2015 (2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. pp.235-251</w:t>
+              <w:t xml:space="preserve">Verification Model Checking and Abstract Interpretation 2015 (VMCAI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Mumbai, India. pp.99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371508v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing-Based Compiler Validation for Synchronous Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Property-based Polynomial Invariant Generation Using Sums-Of-Squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assalé Adjé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on NASA Formal Methods (NFM 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Static Analysis Symposium 2015 (2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. pp.235-251</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092914v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Formal Verification of Process Model's Properties - SimplePDL and TOCL Case Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing-Based Compiler Validation for Synchronous Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folk Howar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesghen Kahsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Vernadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Symposium on NASA Formal Methods (NFM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Houston, United States. pp.246-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-06200-6_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160807v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Formalise the MDE Foundations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Towards a Formal Verification of Process Model's Properties - SimplePDL and TOCL Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vernadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Towers of Models (TOWERS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Zurich, Switzerland. pp.14-30</w:t>
+              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.80-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159748v2</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Framework to Formalise the MDE Foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Towers of Models (TOWERS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Zurich, Switzerland. pp.14-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159748v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Static Safety for an Actor Dedicated Process Calculus by Abstract Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bologne, Italy. pp.78-92, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11768869_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5157,617 +5620,617 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Accurate and Reproducible Summation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benmouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 283, Springer International Publishing, pp.363-382, 2022, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-80119-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Design to Implementation: An Automated Credible Autocoding Chain for Control Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Heber Henrencia</w:t>
+                <w:t xml:space="preserve">Quadratic Zonotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Féron, Eric. </w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Werey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feng Xinyu; Park Sungwoo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Control System Technology for Aerospace Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-47694-9_5⟩</w:t>
+              <w:t xml:space="preserve">Programming Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-145, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26529-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155036v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property-based Polynomial Invariant Generation Using Sums-of-Squares Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blazy Sandrine; Jensen Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Static Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-251, 2015, 978-3-662-48287-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-48288-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic Zonotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assalé Adjé</w:t>
+                <w:t xml:space="preserve">From Design to Implementation: An Automated Credible Autocoding Chain for Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jobredeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heber Henrencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Feng Xinyu; Park Sungwoo. </w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Féron, Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programming Languages and Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26529-2_8⟩</w:t>
+              <w:t xml:space="preserve">Advances in Control System Technology for Aerospace Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137--180, 2015, 978-3-662-47693-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47694-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369969v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Synthesis of Piecewise Linear Quadratic Invariants for Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verification, Model Checking, and Abstract Interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8931, , pp.99-116, 2015, 978-3-662-46081-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-46081-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5777,544 +6240,544 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Set-based Signal Temporal Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sums-of-Squares Extension of Policy Iterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property-based Polynomial Invariant Generation using Sums-of-Squares Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Synthesis of k-Inductive Piecewise Quadratic Invariants for Switched Affine Control Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Synthesis of Piecewise Linear Quadratic Invariants for Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Ellipsoid Abstract Domain for Linear Time Invariant Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jobredeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6324,100 +6787,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis of an Actor-based Process Calculus by Abstract Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Software Engineering [cs.SE]. Institut National Polytechnique de Toulouse - INPT, 2008. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008INPT006H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00310923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6427,105 +6890,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Optimization-based Static Analysis for Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computation and Language [cs.CL]. INPT; Université de toulouse, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01371978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6593,51 +7056,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBDC0D7A"/>
+    <w:nsid w:val="359706D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6824,51 +7287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-loic-garoche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0513-6076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127405690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/garoche_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.garoche.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05554032v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Q Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assal&#233; Adj&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beh&#231;et A&#231;&#305;kme&#351;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111970" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05444099v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Garoche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Picard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2025.103315" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04865334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Ongale-Obeyi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goubinat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12010021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04635025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sadeghzadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04412034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khalife" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Abou Jaoude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Farhood" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6834" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04051117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Janak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Ackmese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3211959" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049158v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.08.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bourbouh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461668" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beh&#231;et A&#231;ikme&#351;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109685" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cohen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1121044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1300" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jobredeaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-016-9320-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.12.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doose" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88710-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05127878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Bachiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Seladji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037165" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Berrah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886875" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04387928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.395.14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04387907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33170-1_10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03664170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benmouhoub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95561-8_10" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03663984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqi Mao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Acikmese" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519518" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03851617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867572" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966104" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02967437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Mavridou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Giannakopoulou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pressburger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hejase" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE48521.2020.00040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03521268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Matta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ezzahed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vaquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41131-2_5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loquen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Noulard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384908v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qt5j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2018.8524044" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092930v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Gurfinkel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temesghen Kahsai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092915v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521987v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2728606.2728623" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adj&#233; Assal&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Werey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371508v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092914v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folk Howar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06200-6_19" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159748v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04634824v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80119-9_21" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Henrencia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-47694-9_5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47694-9_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369974v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-662-48288-9_14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48288-9_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-319-26529-2_8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26529-2_8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369963v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46081-8_6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03084701v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133405v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155251v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064408v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608673v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00310923v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT006H" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01371978v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-loic-garoche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0513-6076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127405690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/garoche_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.garoche.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572157v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747584" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05564927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Bachiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Seladji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2025.103316" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05554032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Q Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assal&#233; Adj&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beh&#231;et A&#231;&#305;kme&#351;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111970" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05564947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Winandy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Khalifa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2025.3580744" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05444099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellanger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Garoche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2025.103315" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04865334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Ongale-Obeyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goubinat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12010021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04635025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sadeghzadeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04412034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khalife" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Abou Jaoude" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Farhood" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6834" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04051117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Janak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Ackmese" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3211959" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beh&#231;et A&#231;ikme&#351;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049158v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rousse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.08.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323076v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bourbouh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461668" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1121044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cohen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jobredeaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-016-9320-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.12.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiels" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cazin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88710-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05127878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992546v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Berrah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886875" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04387928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.395.14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04387907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33170-1_10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03663984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqi Mao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Acikmese" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519518" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03664170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benmouhoub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95561-8_10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03851617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867572" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966104" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02967437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Mavridou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Giannakopoulou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pressburger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hejase" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE48521.2020.00040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03521268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Matta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Barbier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ezzahed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vaquier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441334v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loquen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Noulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41131-2_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384908v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qt5j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2018.8524044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Gurfinkel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temesghen Kahsai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adj&#233; Assal&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Werey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2728606.2728623" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folk Howar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06200-6_19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159748v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04634824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80119-9_21" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-319-26529-2_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26529-2_8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-662-48288-9_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48288-9_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Henrencia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-47694-9_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47694-9_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46081-8_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03084701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133405v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155251v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608673v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00310923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT006H" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01371978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>