--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -127,78 +127,99 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">garoche_p_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=KvqkWwwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Homepage: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.garoche.net</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -228,2428 +249,2428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation-Directed Axiomatization of Lustre Semantics to Enable Optimized Code Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formally proved specification of non-nested STL formulas as synchronous observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lélio Brun</w:t>
+                <w:t xml:space="preserve">Céline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+                <w:t xml:space="preserve">Pierre-Loic Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications of the ACM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3747584⟩</w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245, pp.103315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2025.103315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572157v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal specification and SMT verification of quantized neural network for autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Bachiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassamine Seladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 245, pp.103316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scico.2025.103316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-based value operators for non-stationary and uncertain Markov decision processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah H Q Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behçet Açıkmeşe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 171, pp.111970. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Fixed-Point Precision Optimization for FPGA Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Winandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, pp.192-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OJCAS.2025.3580744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally proved specification of non-nested STL formulas as synchronous observers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equation-Directed Axiomatization of Lustre Semantics to Enable Optimized Code Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Picard</w:t>
+                <w:t xml:space="preserve">Lélio Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2025.103315⟩</w:t>
+              <w:t xml:space="preserve">Communications of the ACM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (1), pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3747584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444099v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergency Trajectory Structure for UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Ongale-Obeyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Goubinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/aerospace12010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoencoder Neural Networks for LPV Embedding of Nonlinear Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Computation of invariant sets for discrete‐time uncertain systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Abou Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Farhood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.137⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (14), pp.8452-8474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635025v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation-Directed Axiomatization of Lustre Semantics to Enable Optimized Code Validation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Autoencoder Neural Networks for LPV Embedding of Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Sadeghzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3609393⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (2), pp.9062-9067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201875v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of invariant sets for discrete‐time uncertain systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Equation-Directed Axiomatization of Lustre Semantics to Enable Optimized Code Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélio Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (5), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3609393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.6834⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04412034v1</w:t>
+                <w:t xml:space="preserve">hal-04201875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Computation of Maximal Invariant Sets for Safe Markov Chains—Lattice Theoretic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Janak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behcet Ackmese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (12), pp.6980-6986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2022.3211959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding Fixed Points of Set-based Bellman Operator and Nash Equilibria of Stochastic Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah H Q Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behçet Açikmeşe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parabolic Set Simulation for Reachability Analysis of Linear Time Invariant Systems with Integral Quadratic Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58, pp.152-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Lustre to Simulink: reverse compilation for verifying Embedded Systems Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bourbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (3), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3461668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and Validation of Convex Optimization Algorithms for Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (5), pp.257-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.I010686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semidefinite Approximations of Reachable Sets for Discrete-time Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (4), pp.2799-2820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/17M1121044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification for Embedded Implementation of Convex Optimization Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (1), pp.5867-5874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Credible Autocoding of Convex Optimization Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jobredeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (4), pp.781-812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11081-016-9320-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic synthesis of k-inductive piecewise quadratic invariants for switched affine control programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cl.2015.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of Critical Aerospace Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Wiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, p. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essay on Semantics Definition in MDE. An Instrumented Approach for Model Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (9), pp.943-958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Property-Driven Approach to Formal Verification of Process Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vernadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12, pp.286-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88710-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2659,2958 +2680,2958 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Quantized Neural Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">PYXIS: A higly predictable toolchain for FPGA circuit production of advanced GNC algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Winandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Manni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMC-IT/SCC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05127878v1</w:t>
+                <w:t xml:space="preserve">hal-05080319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PYXIS: A higly predictable toolchain for FPGA circuit production of advanced GNC algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Formal Verification of Quantized Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Bachiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Seladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Manni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC-IT/SCC 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tlemcen, Algeria. https://ieeexplore.ieee.org/document/11037165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080319v1</w:t>
+                <w:t xml:space="preserve">hal-05127878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCvxPyGen: Autocoding SCvx Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danil Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.5086-5093, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Proved Formal Specification and Verification of STL Operators as Synchronous Observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FMAS 2023 - 5th International Workshop on Formal Methods for Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Leiden, Netherlands. pp.188-204, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4204/EPTCS.395.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code-Level Formal Verification of Ellipsoidal Invariant Sets for Linear Parameter-Varying Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Farhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nasa Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Houston, TX, United States. pp.157-173, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33170-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive Convexification for Optimal Control with Signal Temporal Logic Specifications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reachability Analysis of Linear Parameter-Varying Systems with Neural Network Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Sadeghzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ACM International Conference on Hybrid Systems: Computation and Control (HSCC '22)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3501710.3519518⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Trieste, France. pp.1372-1377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA49430.2022.9966104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663984v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Summation Algorithm for the Accuracy, Convergence and Reproducibility of Parallel Numerical Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Successive Convexification for Optimal Control with Signal Temporal Logic Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqi Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Benmouhoub</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Behcet Acikmese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Software Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Los Angeles, United States. pp.165-181, </w:t>
+              <w:t xml:space="preserve">25th ACM International Conference on Hybrid Systems: Computation and Control (HSCC '22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-95561-8_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3501710.3519518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664170v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability Set Analysis of Closed-Loop Nonlinear Systems with Neural Network Controllers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An Efficient Summation Algorithm for the Accuracy, Convergence and Reproducibility of Parallel Numerical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benmouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867572⟩</w:t>
+              <w:t xml:space="preserve">Numerical Software Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Los Angeles, United States. pp.165-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-95561-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851617v1</w:t>
+                <w:t xml:space="preserve">hal-03664170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability Analysis of Linear Parameter-Varying Systems with Neural Network Controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Reachability Set Analysis of Closed-Loop Nonlinear Systems with Neural Network Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Sadeghzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Atlanta, United States. pp.2289-2294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCTA49430.2022.9966104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04412111v1</w:t>
+                <w:t xml:space="preserve">hal-03851617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing State Invariants Using Point-Wise Integral Quadratic Constraints and the S-procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Abou Jaoude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Farhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ten Lockheed Martin Cyber-Physical Challenges: Formalized, Analyzed, and Explained</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Mavridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bourbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Giannakopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pressburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hejase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRE 2020 IEEE 28th International Requirements Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Zurich, Switzerland. pp.300-310 / ISBN: 978-1-7281-7439-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RE48521.2020.00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic swarms guidance within the Gama-platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Ezzahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoCoSim, a code generation framework for control/command applications An overview of CoCoSim for multi-periodic discrete Simulink models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bourbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Noulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed Simulation of Dynamical Systems with Integral Constraints and Application on Delayed Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Model-Based Design of Cyber Physical Systems, CyPhy 2019 and 15th International Workshop on Embedded and Cyber-Physical Systems Education, WESE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, New York, United States. pp.89-107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-41131-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Credible Autocoding of The Ellipsoid Algorithm Solving Second-Order Cone Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in Verification of Linear Model Predictive Control: Automatic Generation and Formal Verification of an Interior Point Method Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Preserving Functional Correctness of Cyber-Physical System Controllers: From Model to Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Henrion</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Logic for Programming Artificial Intelligence and Reasoning (LPAR-22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Forum on specification &amp; Design Languages (FDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.5-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDL.2018.8524044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29007/qt5j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02384908v3</w:t>
+                <w:t xml:space="preserve">hal-02163873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving Functional Correctness of Cyber-Physical System Controllers: From Model to Code</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Experiments in Verification of Linear Model Predictive Control: Automatic Generation and Formal Verification of an Interior Point Method Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Forum on specification &amp; Design Languages (FDL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Logic for Programming Artificial Intelligence and Reasoning (LPAR-22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hawassa, Ethiopia. 17p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/qt5j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FDL.2018.8524044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02163873v1</w:t>
+                <w:t xml:space="preserve">hal-02384908v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated analysis of Stateflow models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bourbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Gurfinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temesghen Kahsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Logic for Programming, Artificial Intelligence and Reasoning (LPAR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Maun, Botswana. pp.144-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical State Machines as Modular Horn Clauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temesghen Kahsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on Horn Clauses for Verification and Synthesis (HCVS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. pp.15-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic Zonotopes - An Extension of Zonotopes to Quadratic Arithmetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Property-based Polynomial Invariant Generation Using Sums-Of-Squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assalé Adjé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Werey</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Asian Symposium on Programming Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Pohang, South Korea. page 127-145</w:t>
+              <w:t xml:space="preserve">Static Analysis Symposium 2015 (2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. pp.235-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709077v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed loop analysis of control command software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jobredeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Hybrid Systems: Computation and Control - HSCC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Seattle, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2728606.2728623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Synthesis of Piecewise Linear Quadratic Invariants for Programs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quadratic Zonotopes - An Extension of Zonotopes to Quadratic Arithmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjé Assalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Magron</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Werey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verification Model Checking and Abstract Interpretation 2015 (VMCAI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Mumbai, India. pp.99-116</w:t>
+              <w:t xml:space="preserve">13th Asian Symposium on Programming Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Pohang, South Korea. page 127-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371514v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property-based Polynomial Invariant Generation Using Sums-Of-Squares</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Automatic Synthesis of Piecewise Linear Quadratic Invariants for Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Static Analysis Symposium 2015 (2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. pp.235-251</w:t>
+              <w:t xml:space="preserve">Verification Model Checking and Abstract Interpretation 2015 (VMCAI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Mumbai, India. pp.99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371508v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing-Based Compiler Validation for Synchronous Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folk Howar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temesghen Kahsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on NASA Formal Methods (NFM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Houston, United States. pp.246-251, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-06200-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Formal Verification of Process Model's Properties - SimplePDL and TOCL Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vernadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.80-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework to Formalise the MDE Foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Towers of Models (TOWERS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Zurich, Switzerland. pp.14-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Safety for an Actor Dedicated Process Calculus by Abstract Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bologne, Italy. pp.78-92, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11768869_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5620,617 +5641,617 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Accurate and Reproducible Summation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benmouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 283, Springer International Publishing, pp.363-382, 2022, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80119-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic Zonotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Werey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feng Xinyu; Park Sungwoo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programming Languages and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9458, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-145, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26529-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property-based Polynomial Invariant Generation Using Sums-of-Squares Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blazy Sandrine; Jensen Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Static Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-251, 2015, 978-3-662-48287-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48288-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Design to Implementation: An Automated Credible Autocoding Chain for Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jobredeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heber Henrencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Féron, Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Control System Technology for Aerospace Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137--180, 2015, 978-3-662-47693-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-47694-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Synthesis of Piecewise Linear Quadratic Invariants for Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verification, Model Checking, and Abstract Interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8931, , pp.99-116, 2015, 978-3-662-46081-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46081-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6240,544 +6261,544 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Set-based Signal Temporal Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sums-of-Squares Extension of Policy Iterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property-based Polynomial Invariant Generation using Sums-of-Squares Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Magron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Synthesis of k-Inductive Piecewise Quadratic Invariants for Switched Affine Control Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Synthesis of Piecewise Linear Quadratic Invariants for Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Ellipsoid Abstract Domain for Linear Time Invariant Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jobredeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6787,100 +6808,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis of an Actor-based Process Calculus by Abstract Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Software Engineering [cs.SE]. Institut National Polytechnique de Toulouse - INPT, 2008. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2008INPT006H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00310923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6890,105 +6911,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Optimization-based Static Analysis for Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Garoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computation and Language [cs.CL]. INPT; Université de toulouse, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01371978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7056,51 +7077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="359706D4"/>
+    <w:nsid w:val="9F0CB383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7287,51 +7308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-loic-garoche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0513-6076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127405690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/garoche_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.garoche.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572157v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747584" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05564927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Bachiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Seladji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2025.103316" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05554032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Q Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assal&#233; Adj&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beh&#231;et A&#231;&#305;kme&#351;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111970" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05564947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Winandy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Khalifa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2025.3580744" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05444099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellanger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Garoche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2025.103315" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04865334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Ongale-Obeyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goubinat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12010021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04635025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sadeghzadeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04412034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khalife" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Abou Jaoude" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Farhood" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6834" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04051117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Janak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Ackmese" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3211959" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beh&#231;et A&#231;ikme&#351;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049158v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rousse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.08.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323076v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bourbouh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461668" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1121044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cohen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jobredeaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-016-9320-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.12.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiels" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cazin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88710-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05127878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992546v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Berrah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886875" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04387928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.395.14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04387907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33170-1_10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03663984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqi Mao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Acikmese" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519518" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03664170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benmouhoub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95561-8_10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03851617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867572" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966104" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02967437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Mavridou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Giannakopoulou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pressburger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hejase" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE48521.2020.00040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03521268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Matta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Barbier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ezzahed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vaquier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441334v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loquen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Noulard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41131-2_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384908v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qt5j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2018.8524044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Gurfinkel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temesghen Kahsai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adj&#233; Assal&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Werey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2728606.2728623" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folk Howar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06200-6_19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159748v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04634824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80119-9_21" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-319-26529-2_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26529-2_8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-662-48288-9_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48288-9_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Henrencia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-47694-9_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47694-9_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46081-8_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03084701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133405v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155251v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064408v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608673v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00310923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT006H" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01371978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-loic-garoche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0513-6076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127405690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/garoche_p_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=KvqkWwwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.garoche.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05444099v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellanger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Garoche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Picard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2025.103315" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05564927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Bachiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Seladji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Garoche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2025.103316" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05554032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Q Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assal&#233; Adj&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beh&#231;et A&#231;&#305;kme&#351;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111970" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05564947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Winandy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Khalifa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2025.3580744" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lio Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747584" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04865334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Ongale-Obeyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goubinat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12010021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04412034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khalife" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Abou Jaoude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Farhood" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04635025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sadeghzadeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609393" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04051117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Janak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Ackmese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3211959" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beh&#231;et A&#231;ikme&#351;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109685" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049158v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rousse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.08.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bourbouh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617432v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cohen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010686" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1121044" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cohen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1300" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jobredeaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-016-9320-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.12.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiels" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88710-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05127878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Berrah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886875" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04387928v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.395.14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04387907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33170-1_10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966104" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03663984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqi Mao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Acikmese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519518" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03664170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benmouhoub" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95561-8_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03851617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867572" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02967437v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Mavridou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Giannakopoulou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pressburger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hejase" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE48521.2020.00040" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03521268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Matta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ezzahed" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vaquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loquen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Noulard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41131-2_5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163873v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2018.8524044" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384908v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qt5j" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Gurfinkel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temesghen Kahsai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371508v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2728606.2728623" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709077v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adj&#233; Assal&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Werey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092914v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folk Howar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06200-6_19" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160807v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159748v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768869_8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04634824v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80119-9_21" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-319-26529-2_8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26529-2_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-662-48288-9_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48288-9_14" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155036v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Henrencia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-47694-9_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47694-9_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46081-8_6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03084701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133405v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155251v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064408v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608673v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00310923v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT006H" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01371978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>