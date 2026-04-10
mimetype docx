--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -195,377 +195,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophane: A viable supramolecular approach to improve chlordecone removal from water</w:t>
+                <w:t xml:space="preserve">Analysis of chlordecone and its transformation products in environmental waters by a new SPME-GC-MS method and comparison with LLE-GC-MS/MS and LLE-LC-MS/MS: A case study in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+                <w:t xml:space="preserve">Déborah E Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Poujade</w:t>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Muselet</w:t>
+                <w:t xml:space="preserve">Hussein Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
+                <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Juliette Mexler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.e202304107. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 948, pp.174610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.202304107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444017v1</w:t>
+                <w:t xml:space="preserve">hal-04668261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of chlordecone and its transformation products in environmental waters by a new SPME-GC-MS method and comparison with LLE-GC-MS/MS and LLE-LC-MS/MS: A case study in the French West Indies</w:t>
+                <w:t xml:space="preserve">Hemicryptophane: A viable supramolecular approach to improve chlordecone removal from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah E Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perla Alnajjar</w:t>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Mexler</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 948, pp.174610. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.e202304107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202304107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668261v1</w:t>
+                <w:t xml:space="preserve">hal-04444017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient biodegradation of the recalcitrant organochlorine pesticide chlordecone under methanogenic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Soligot-Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 903, pp.166345. </w:t>
@@ -737,77 +737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence Detection of the Persistent Organic Pollutant Chlordecone in Water at Environmental Concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Esther Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,51 +867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to the Syn diastereomers of cryptophane cages using HFIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
@@ -1135,51 +1135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological versus Chemical Reductive Sulfidation: An Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Le Cacher de Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,90 +1282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Analysis of Citrobacter sp.86 Reveals Involvement of Corrinoids in Chlordecone and Lindane Biotransformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.590061. </w:t>
@@ -1403,51 +1403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of the recalcitrant pesticide chlordecone by Desulfovibrio sp.86 with a switch from ring-opening dechlorination to reductive sulfidation activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Fonknechten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
@@ -1531,429 +1531,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo structure determination of 3-((3-aminopropyl)amino)- 4-hydroxybenzoic acid, a novel and abundant metabolite in Acinetobacter baylyi ADP1</w:t>
+                <w:t xml:space="preserve">Recognition of the persistent organic pollutant chlordecone by a hemicryptophane cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Thomas</w:t>
+                <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Stuani</w:t>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lechaplais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pateau</w:t>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1508-3⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (26), pp.10222-10226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nj01674k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323597v1</w:t>
+                <w:t xml:space="preserve">hal-02527910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Chlordecone Degradation Revealed by Numerous Transformation Products Characterized in Key French West Indies Environmental Compartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion L. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (11), pp.6133-6143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.8b06305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of the persistent organic pollutant chlordecone by a hemicryptophane cage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De novo structure determination of 3-((3-aminopropyl)amino)- 4-hydroxybenzoic acid, a novel and abundant metabolite in Acinetobacter baylyi ADP1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Long</w:t>
+                <w:t xml:space="preserve">Lucille Stuani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lefevre</w:t>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Christophe Lechaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Emilie Pateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (26), pp.10222-10226. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9nj01674k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1508-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527910v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the trigonelline degradation pathway reveals previously undescribed enzymes and metabolites</w:t>
               </w:r>
@@ -1965,51 +1965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2073,51 +2073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Carbon Isotope Fractionation Signatures during Biotic and Abiotic Reductive Transformation of Chlordecone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion L. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriel Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,103 +3412,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the biodegradability of chlordecone during mesophilic and thermophilic organic waste treatment via anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soligot-Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 ISEBE - Seventh International Symposium on Environmental Biotechnology and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
@@ -3550,64 +3550,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocoles d'analyse pour le suivi des produits de transformation de la chlordécone dans des matrices environnementales et animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,77 +3662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation thermophile permet de dégrader la chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soligot-Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,51 +3787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance spécifique et détection de la chlordécone par des hémicryptophanes dans l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,51 +3912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance spécifique et détection de la chlordécone par des hémicryptophanes dans l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,103 +4020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des hydrochlordécones, du mirex et d'autres analogues en condition de (bio)dégradation réductive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion L. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e congrès du Groupe Français de recherche sur les Pesticides,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
@@ -4158,64 +4158,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d'une biodégradation efficace de la chlordécone en conditions méthanogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4283,77 +4283,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chlordécone sous forme C$_{10}$Cl$_{10}$O existe-t-elle vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Le Cacher De Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4408,64 +4408,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole d'extraction QuEChERS pour l'analyse de la chlordécone et ses produits de transformation dans des procédés de (bio)remédiation et des échantillons de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,103 +4520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the chemical and microbiological degradation pathways of a recalcitrant molecule: the case of chlordecone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion L. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUGLOH Annual Student research Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Szeged, Hungary</w:t>
@@ -4645,103 +4645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation naturelle de la chlordécone aux Antilles avec libération de nombreux produits chlorés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion L. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME, Nov 2019, Montrouge, France</w:t>
@@ -5546,277 +5546,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des hydrochlordécones, du mirex et du chlordécol en condition de (bio)dégradation réductive</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découverte de différentes espèces bactériennes d'origine antillaise permettant de transformer la chlordécone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France. CPSN, CLoReCA, 2022. Actes du colloque scientifique « Chlorde cone, connaî tre pour agir ». Le Gosier, Guadeloupe, 12-14 de cembre 2022, pp.133-134, 2022</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France. CPSN, CLoReCA, 2022. Actes du colloque scientifique « Chlordécone, connaître pour agir ». Le Gosier, Guadeloupe, 12-14 décembre 2022, pp.98-99, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288083v1</w:t>
+                <w:t xml:space="preserve">hal-04380353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de différentes espèces bactériennes d'origine antillaise permettant de transformer la chlordécone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir des hydrochlordécones, du mirex et du chlordécol en condition de (bio)dégradation réductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France. CPSN, CLoReCA, 2022. Actes du colloque scientifique « Chlordécone, connaître pour agir ». Le Gosier, Guadeloupe, 12-14 décembre 2022, pp.98-99, 2022</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France. CPSN, CLoReCA, 2022. Actes du colloque scientifique « Chlorde cone, connaî tre pour agir ». Le Gosier, Guadeloupe, 12-14 de cembre 2022, pp.133-134, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380353v1</w:t>
+                <w:t xml:space="preserve">hal-04288083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial biotransformation of chlordecone and two degradation products from the In Situ Chemical Reduction process (ISCR)</w:t>
               </w:r>
@@ -5959,51 +5959,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent hemicryptophanes and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6294,51 +6294,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chlordécone, un polluant en transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6648,51 +6648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202304107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04668261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah E Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Alnajjar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mexler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot-Hognon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Esther Kouassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06607B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.742039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher de Bonneville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c06041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.590061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70124-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pateau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1508-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pell&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722368115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriel Cooper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kuemmel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05394" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Ugarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartoschek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Fiedler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304562" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN6JGQG9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monfleur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuccaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19F60BBE0E022C3980268198AFD6BA02803A44D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Chazal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hasserodt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808006284" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guyonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo701669p" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58J2LJ7F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Doridot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-007-0689-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9032E4B807648B88279D6255D3B434B6C5AB470C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouchu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160053680702853X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pacaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409967v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Della-Negra Oriane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaussonnerie S&#233;bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rangon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01842468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aourell Mauffret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03778252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02890551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Berardinis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.509.0040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04410444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04668261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah E Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Alnajjar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mexler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202304107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot-Hognon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Esther Kouassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06607B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.742039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher de Bonneville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c06041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.590061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70124-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06305" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1508-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pell&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722368115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriel Cooper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kuemmel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05394" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Ugarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartoschek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Fiedler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304562" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN6JGQG9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monfleur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuccaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19F60BBE0E022C3980268198AFD6BA02803A44D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Chazal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hasserodt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808006284" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guyonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo701669p" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58J2LJ7F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Doridot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-007-0689-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9032E4B807648B88279D6255D3B434B6C5AB470C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouchu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160053680702853X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pacaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409967v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Della-Negra Oriane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaussonnerie S&#233;bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rangon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01842468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aourell Mauffret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03778252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02890551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Berardinis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.509.0040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04410444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>