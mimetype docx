--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -195,377 +195,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of chlordecone and its transformation products in environmental waters by a new SPME-GC-MS method and comparison with LLE-GC-MS/MS and LLE-LC-MS/MS: A case study in the French West Indies</w:t>
+                <w:t xml:space="preserve">Hemicryptophane: A viable supramolecular approach to improve chlordecone removal from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah E Martin</w:t>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perla Alnajjar</w:t>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Mexler</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 948, pp.174610. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.e202304107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202304107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668261v1</w:t>
+                <w:t xml:space="preserve">hal-04444017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophane: A viable supramolecular approach to improve chlordecone removal from water</w:t>
+                <w:t xml:space="preserve">Analysis of chlordecone and its transformation products in environmental waters by a new SPME-GC-MS method and comparison with LLE-GC-MS/MS and LLE-LC-MS/MS: A case study in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+                <w:t xml:space="preserve">Déborah E Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Poujade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Muselet</w:t>
+                <w:t xml:space="preserve">Hussein Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
+                <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Juliette Mexler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.e202304107. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 948, pp.174610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.202304107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444017v1</w:t>
+                <w:t xml:space="preserve">hal-04668261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient biodegradation of the recalcitrant organochlorine pesticide chlordecone under methanogenic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soligot-Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 903, pp.166345. </w:t>
@@ -737,77 +737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence Detection of the Persistent Organic Pollutant Chlordecone in Water at Environmental Concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Esther Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,51 +867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to the Syn diastereomers of cryptophane cages using HFIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
@@ -1135,51 +1135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological versus Chemical Reductive Sulfidation: An Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Le Cacher de Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,90 +1282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Analysis of Citrobacter sp.86 Reveals Involvement of Corrinoids in Chlordecone and Lindane Biotransformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.590061. </w:t>
@@ -1403,51 +1403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of the recalcitrant pesticide chlordecone by Desulfovibrio sp.86 with a switch from ring-opening dechlorination to reductive sulfidation activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Fonknechten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
@@ -1531,429 +1531,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of the persistent organic pollutant chlordecone by a hemicryptophane cage</w:t>
+                <w:t xml:space="preserve">De novo structure determination of 3-((3-aminopropyl)amino)- 4-hydroxybenzoic acid, a novel and abundant metabolite in Acinetobacter baylyi ADP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Long</w:t>
+                <w:t xml:space="preserve">Marion Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lefevre</w:t>
+                <w:t xml:space="preserve">Lucille Stuani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guy</w:t>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Christophe Lechaplais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nj01674k⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1508-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527910v1</w:t>
+                <w:t xml:space="preserve">hal-02323597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Chlordecone Degradation Revealed by Numerous Transformation Products Characterized in Key French West Indies Environmental Compartments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Muselet</w:t>
+                <w:t xml:space="preserve">Recognition of the persistent organic pollutant chlordecone by a hemicryptophane cage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b06305⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (26), pp.10222-10226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nj01674k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309073v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo structure determination of 3-((3-aminopropyl)amino)- 4-hydroxybenzoic acid, a novel and abundant metabolite in Acinetobacter baylyi ADP1</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural Chlordecone Degradation Revealed by Numerous Transformation Products Characterized in Key French West Indies Environmental Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pateau</w:t>
+                <w:t xml:space="preserve">Marion L. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.45. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (11), pp.6133-6143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1508-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b06305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323597v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the trigonelline degradation pathway reveals previously undescribed enzymes and metabolites</w:t>
               </w:r>
@@ -1965,51 +1965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2073,51 +2073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Carbon Isotope Fractionation Signatures during Biotic and Abiotic Reductive Transformation of Chlordecone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion L. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriel Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,103 +3412,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the biodegradability of chlordecone during mesophilic and thermophilic organic waste treatment via anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soligot-Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 ISEBE - Seventh International Symposium on Environmental Biotechnology and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
@@ -3550,64 +3550,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocoles d'analyse pour le suivi des produits de transformation de la chlordécone dans des matrices environnementales et animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,77 +3662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation thermophile permet de dégrader la chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soligot-Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,51 +3787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance spécifique et détection de la chlordécone par des hémicryptophanes dans l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,51 +3912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance spécifique et détection de la chlordécone par des hémicryptophanes dans l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,346 +4014,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des hydrochlordécones, du mirex et d'autres analogues en condition de (bio)dégradation réductive</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence d'une biodégradation efficace de la chlordécone en conditions méthanogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Alnajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e congrès du Groupe Français de recherche sur les Pesticides,</w:t>
+              <w:t xml:space="preserve">50e congrès du Groupe Français de recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409949v1</w:t>
+                <w:t xml:space="preserve">hal-04409811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'une biodégradation efficace de la chlordécone en conditions méthanogènes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Devenir des hydrochlordécones, du mirex et d'autres analogues en condition de (bio)dégradation réductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion L. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chaussonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e congrès du Groupe Français de recherche sur les Pesticides</w:t>
+              <w:t xml:space="preserve">50e congrès du Groupe Français de recherche sur les Pesticides,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409811v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chlordécone sous forme C$_{10}$Cl$_{10}$O existe-t-elle vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Le Cacher De Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4408,64 +4408,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole d'extraction QuEChERS pour l'analyse de la chlordécone et ses produits de transformation dans des procédés de (bio)remédiation et des échantillons de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,103 +4520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the chemical and microbiological degradation pathways of a recalcitrant molecule: the case of chlordecone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion L. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUGLOH Annual Student research Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Szeged, Hungary</w:t>
@@ -4645,103 +4645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation naturelle de la chlordécone aux Antilles avec libération de nombreux produits chlorés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion L. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME, Nov 2019, Montrouge, France</w:t>
@@ -5421,307 +5421,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing chlordecone reduction in soils of the French West Indies using biodegradation coupled to in situ chemical reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Loic Saaidi</w:t>
+                <w:t xml:space="preserve">Découverte de différentes espèces bactériennes d'origine antillaise permettant de transformer la chlordécone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgardo Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Microbial Ecotoxicology-EcotoxicoMic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, connaître pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France. CPSN, CLoReCA, 2022. Actes du colloque scientifique « Chlordécone, connaître pour agir ». Le Gosier, Guadeloupe, 12-14 décembre 2022, pp.98-99, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778252v1</w:t>
+                <w:t xml:space="preserve">hal-04380353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de différentes espèces bactériennes d'origine antillaise permettant de transformer la chlordécone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Barbance</w:t>
+                <w:t xml:space="preserve">Optimizing chlordecone reduction in soils of the French West Indies using biodegradation coupled to in situ chemical reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loic Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, connaître pour agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France. CPSN, CLoReCA, 2022. Actes du colloque scientifique « Chlordécone, connaître pour agir ». Le Gosier, Guadeloupe, 12-14 décembre 2022, pp.98-99, 2022</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Microbial Ecotoxicology-EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380353v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des hydrochlordécones, du mirex et du chlordécol en condition de (bio)dégradation réductive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5729,51 +5729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France. CPSN, CLoReCA, 2022. Actes du colloque scientifique « Chlorde cone, connaî tre pour agir ». Le Gosier, Guadeloupe, 12-14 de cembre 2022, pp.133-134, 2022</w:t>
@@ -5959,51 +5959,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent hemicryptophanes and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6294,51 +6294,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chlordécone, un polluant en transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6648,51 +6648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04668261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah E Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Alnajjar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mexler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202304107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot-Hognon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Esther Kouassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06607B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.742039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher de Bonneville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c06041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.590061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70124-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06305" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1508-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pell&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722368115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriel Cooper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kuemmel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05394" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Ugarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartoschek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Fiedler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304562" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN6JGQG9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monfleur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuccaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19F60BBE0E022C3980268198AFD6BA02803A44D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Chazal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hasserodt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808006284" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guyonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo701669p" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58J2LJ7F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Doridot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-007-0689-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9032E4B807648B88279D6255D3B434B6C5AB470C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouchu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160053680702853X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pacaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409967v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Della-Negra Oriane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaussonnerie S&#233;bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rangon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01842468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aourell Mauffret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03778252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02890551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Berardinis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.509.0040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04410444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202304107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04668261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah E Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Alnajjar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mexler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot-Hognon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Esther Kouassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06607B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.742039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher de Bonneville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c06041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.590061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70124-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pateau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1508-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06305" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pell&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722368115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriel Cooper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kuemmel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05394" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Ugarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartoschek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Fiedler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304562" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN6JGQG9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monfleur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuccaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19F60BBE0E022C3980268198AFD6BA02803A44D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Chazal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hasserodt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808006284" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guyonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo701669p" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58J2LJ7F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Doridot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-007-0689-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9032E4B807648B88279D6255D3B434B6C5AB470C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouchu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160053680702853X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pacaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409967v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Della-Negra Oriane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaussonnerie S&#233;bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rangon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01842468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aourell Mauffret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03778252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02890551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Berardinis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.509.0040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04410444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>