--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -195,377 +195,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophane: A viable supramolecular approach to improve chlordecone removal from water</w:t>
+                <w:t xml:space="preserve">Analysis of chlordecone and its transformation products in environmental waters by a new SPME-GC-MS method and comparison with LLE-GC-MS/MS and LLE-LC-MS/MS: A case study in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+                <w:t xml:space="preserve">Déborah E Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Poujade</w:t>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Muselet</w:t>
+                <w:t xml:space="preserve">Hussein Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
+                <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Juliette Mexler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.e202304107. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 948, pp.174610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.202304107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444017v1</w:t>
+                <w:t xml:space="preserve">hal-04668261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of chlordecone and its transformation products in environmental waters by a new SPME-GC-MS method and comparison with LLE-GC-MS/MS and LLE-LC-MS/MS: A case study in the French West Indies</w:t>
+                <w:t xml:space="preserve">Hemicryptophane: A viable supramolecular approach to improve chlordecone removal from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah E Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perla Alnajjar</w:t>
+                <w:t xml:space="preserve">Sabine Chevallier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Mexler</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 948, pp.174610. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.e202304107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202304107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668261v1</w:t>
+                <w:t xml:space="preserve">hal-04444017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient biodegradation of the recalcitrant organochlorine pesticide chlordecone under methanogenic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Soligot-Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 903, pp.166345. </w:t>
@@ -737,77 +737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence Detection of the Persistent Organic Pollutant Chlordecone in Water at Environmental Concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Esther Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,51 +867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to the Syn diastereomers of cryptophane cages using HFIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
@@ -1135,51 +1135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological versus Chemical Reductive Sulfidation: An Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Le Cacher de Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,90 +1282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Analysis of Citrobacter sp.86 Reveals Involvement of Corrinoids in Chlordecone and Lindane Biotransformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.590061. </w:t>
@@ -1403,51 +1403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of the recalcitrant pesticide chlordecone by Desulfovibrio sp.86 with a switch from ring-opening dechlorination to reductive sulfidation activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Fonknechten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
@@ -1531,429 +1531,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo structure determination of 3-((3-aminopropyl)amino)- 4-hydroxybenzoic acid, a novel and abundant metabolite in Acinetobacter baylyi ADP1</w:t>
+                <w:t xml:space="preserve">Recognition of the persistent organic pollutant chlordecone by a hemicryptophane cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Thomas</w:t>
+                <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Stuani</w:t>
+                <w:t xml:space="preserve">Sara Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lechaplais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pateau</w:t>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1508-3⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (26), pp.10222-10226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nj01674k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323597v1</w:t>
+                <w:t xml:space="preserve">hal-02527910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of the persistent organic pollutant chlordecone by a hemicryptophane cage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Natural Chlordecone Degradation Revealed by Numerous Transformation Products Characterized in Key French West Indies Environmental Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion L. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nj01674k⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (11), pp.6133-6143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b06305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527910v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Chlordecone Degradation Revealed by Numerous Transformation Products Characterized in Key French West Indies Environmental Compartments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De novo structure determination of 3-((3-aminopropyl)amino)- 4-hydroxybenzoic acid, a novel and abundant metabolite in Acinetobacter baylyi ADP1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Stuani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lechaplais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion L. Chevallier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Muselet</w:t>
+                <w:t xml:space="preserve">Emilie Pateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (11), pp.6133-6143. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b06305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1508-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309073v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the trigonelline degradation pathway reveals previously undescribed enzymes and metabolites</w:t>
               </w:r>
@@ -1965,51 +1965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2073,51 +2073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Carbon Isotope Fractionation Signatures during Biotic and Abiotic Reductive Transformation of Chlordecone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion L. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriel Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,103 +3412,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the biodegradability of chlordecone during mesophilic and thermophilic organic waste treatment via anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soligot-Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 ISEBE - Seventh International Symposium on Environmental Biotechnology and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
@@ -3550,64 +3550,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocoles d'analyse pour le suivi des produits de transformation de la chlordécone dans des matrices environnementales et animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,77 +3662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation thermophile permet de dégrader la chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soligot-Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,51 +3787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance spécifique et détection de la chlordécone par des hémicryptophanes dans l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,51 +3912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance spécifique et détection de la chlordécone par des hémicryptophanes dans l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,346 +4014,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'une biodégradation efficace de la chlordécone en conditions méthanogènes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Devenir des hydrochlordécones, du mirex et d'autres analogues en condition de (bio)dégradation réductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion L. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chaussonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barbance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e congrès du Groupe Français de recherche sur les Pesticides</w:t>
+              <w:t xml:space="preserve">50e congrès du Groupe Français de recherche sur les Pesticides,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409811v1</w:t>
+                <w:t xml:space="preserve">hal-04409949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des hydrochlordécones, du mirex et d'autres analogues en condition de (bio)dégradation réductive</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence d'une biodégradation efficace de la chlordécone en conditions méthanogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Alnajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e congrès du Groupe Français de recherche sur les Pesticides,</w:t>
+              <w:t xml:space="preserve">50e congrès du Groupe Français de recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409949v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chlordécone sous forme C$_{10}$Cl$_{10}$O existe-t-elle vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Le Cacher De Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Elisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4408,64 +4408,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole d'extraction QuEChERS pour l'analyse de la chlordécone et ses produits de transformation dans des procédés de (bio)remédiation et des échantillons de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Alnajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,103 +4520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the chemical and microbiological degradation pathways of a recalcitrant molecule: the case of chlordecone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion L. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUGLOH Annual Student research Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Szeged, Hungary</w:t>
@@ -4645,103 +4645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation naturelle de la chlordécone aux Antilles avec libération de nombreux produits chlorés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion L. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME, Nov 2019, Montrouge, France</w:t>
@@ -5466,51 +5466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5677,51 +5677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des hydrochlordécones, du mirex et du chlordécol en condition de (bio)dégradation réductive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5729,51 +5729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaussonnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Le Gosier (Guadeloupe), France. CPSN, CLoReCA, 2022. Actes du colloque scientifique « Chlorde cone, connaî tre pour agir ». Le Gosier, Guadeloupe, 12-14 de cembre 2022, pp.133-134, 2022</w:t>
@@ -5959,51 +5959,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent hemicryptophanes and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6294,51 +6294,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chlordécone, un polluant en transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6648,51 +6648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202304107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04668261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah E Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Alnajjar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mexler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot-Hognon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Esther Kouassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06607B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.742039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher de Bonneville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c06041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.590061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70124-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pateau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1508-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06305" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pell&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722368115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriel Cooper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kuemmel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05394" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Ugarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartoschek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Fiedler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304562" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN6JGQG9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monfleur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuccaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19F60BBE0E022C3980268198AFD6BA02803A44D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Chazal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hasserodt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808006284" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guyonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo701669p" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58J2LJ7F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Doridot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-007-0689-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9032E4B807648B88279D6255D3B434B6C5AB470C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouchu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160053680702853X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pacaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409967v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Della-Negra Oriane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaussonnerie S&#233;bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rangon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01842468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aourell Mauffret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03778252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02890551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Berardinis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.509.0040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04410444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04668261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah E Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muselet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Alnajjar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mexler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poujade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier-Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Dutasta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202304107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot-Hognon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Esther Kouassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loic Saaidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06607B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bristeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.742039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher de Bonneville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c06041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.590061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70124-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01674k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06305" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechaplais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1508-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perchat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pell&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722368115" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriel Cooper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kuemmel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05394" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peruch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fossey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mariage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600934" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Ugarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartoschek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Fiedler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304562" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN6JGQG9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monfleur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuccaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19F60BBE0E022C3980268198AFD6BA02803A44D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Chazal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hasserodt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536808006284" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guyonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo701669p" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58J2LJ7F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Doridot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-007-0689-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9032E4B807648B88279D6255D3B434B6C5AB470C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouchu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160053680702853X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pacaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pecqueur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409878v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaussonnerie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Le Cacher De Bonneville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Elis&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409967v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Della-Negra Oriane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaussonnerie S&#233;bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rangon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01842468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aourell Mauffret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zaparucha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03778252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Perez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02890551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Berardinis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.509.0040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04410444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>