--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -951,178 +951,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02542659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scènes de lecture chez Lamartine</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Lectures de la première fois</w:t>
+              <w:t xml:space="preserve">, 2021, Lectures de la première fois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538683v1</w:t>
+                <w:t xml:space="preserve">hal-03201757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
+                <w:t xml:space="preserve">Scènes de lecture chez Lamartine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Lectures de la première fois</w:t>
+              <w:t xml:space="preserve">, 2021, Lectures de la première fois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201757v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommeil ! affreux miroir ! &amp;quot; - Poétique du songe dans les Poésies de 1830</w:t>
               </w:r>
@@ -1171,183 +1171,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02542638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux flâneurs, parallèlement, Paul Verlaine et Tristan Corbière</w:t>
+                <w:t xml:space="preserve">Nager la béatitude. Lecture d’« Idylle coupée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Verlaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Varia, 17, pp.91-103. </w:t>
+              <w:t xml:space="preserve">revue Tristan Corbière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chanté, déchanté, 2, pp.31-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10091-1.p.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09833-1.p.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538708v1</w:t>
+                <w:t xml:space="preserve">halshs-02542655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nager la béatitude. Lecture d’« Idylle coupée »</w:t>
+                <w:t xml:space="preserve">Deux flâneurs, parallèlement, Paul Verlaine et Tristan Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Tristan Corbière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Chanté, déchanté, 2, pp.31-43. </w:t>
+              <w:t xml:space="preserve">Revue Verlaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia, 17, pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09833-1.p.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10091-1.p.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02542655v1</w:t>
+                <w:t xml:space="preserve">halshs-02538708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une voix chante&amp;quot; LP Fargue poète lyrique</w:t>
               </w:r>
@@ -1396,243 +1396,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02542613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les deux proscrits&amp;quot;, de J.-B. Bayle (1822)</w:t>
+                <w:t xml:space="preserve">Bannis, proscrits, exilés en temps d'orages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bannis, proscrits, exilés, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538663v1</w:t>
+                <w:t xml:space="preserve">halshs-02538657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un métier dangereux, Nerval et la satire politique</w:t>
+                <w:t xml:space="preserve">Les deux proscrits&amp;quot;, de J.-B. Bayle (1822)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Nerval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bannis, proscrits, exilés, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538635v1</w:t>
+                <w:t xml:space="preserve">halshs-02538663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bannis, proscrits, exilés en temps d'orages</w:t>
+                <w:t xml:space="preserve">Un métier dangereux, Nerval et la satire politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Nerval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, varia, 2, pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07938-5.p.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02538657v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres de lave et pierre meulière : Léon-Paul Fargue publicitaire.</w:t>
               </w:r>
@@ -1845,165 +1845,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavot ou café : sommeil et insomnie dans l’élégie érotique, de Parny à Belmontet</w:t>
+                <w:t xml:space="preserve">‘Et je m’en vais là-bas’… Sainte-Beuve, ou la poésie à l’écart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Roucher-André Chénier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35</w:t>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Banlieue et poésie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02537104v1</w:t>
+                <w:t xml:space="preserve">halshs-02538068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inconnu familier : faubourgs de Fargue</w:t>
+                <w:t xml:space="preserve">Pavot ou café : sommeil et insomnie dans l’élégie érotique, de Parny à Belmontet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Banlieue et Poésie, 1095</w:t>
+              <w:t xml:space="preserve">Cahiers Roucher-André Chénier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538058v1</w:t>
+                <w:t xml:space="preserve">halshs-02537104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élégie héroïque et tragique moderne chez Joseph Treneuil</w:t>
               </w:r>
@@ -2052,96 +2052,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02538042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Et je m’en vais là-bas’… Sainte-Beuve, ou la poésie à l’écart</w:t>
+                <w:t xml:space="preserve">L’inconnu familier : faubourgs de Fargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Banlieue et poésie</w:t>
+              <w:t xml:space="preserve">, 2015, Banlieue et Poésie, 1095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538068v1</w:t>
+                <w:t xml:space="preserve">halshs-02538058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudelaire et l’élégie</w:t>
               </w:r>
@@ -2752,51 +2752,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Manguel, écrivain lecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,213 +2852,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Voix plaintive II Dans l'azur noir du deuil</w:t>
+                <w:t xml:space="preserve">Poésies de jeunesse, élégies nationales, satires politiques de Gérard de Nerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermann, A paraître</w:t>
+              <w:t xml:space="preserve">Loubier Pierre. Garnier, A paraître, Illouz Jean-Nicolas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538623v1</w:t>
+                <w:t xml:space="preserve">halshs-02538627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludions n°19</w:t>
+                <w:t xml:space="preserve">La Voix plaintive II Dans l'azur noir du deuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">19, A paraître</w:t>
+              <w:t xml:space="preserve">Hermann, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02539761v1</w:t>
+                <w:t xml:space="preserve">halshs-02538623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésies de jeunesse, élégies nationales, satires politiques de Gérard de Nerval</w:t>
+                <w:t xml:space="preserve">Ludions n°19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Loubier Pierre. Garnier, A paraître, Illouz Jean-Nicolas</w:t>
+              <w:t xml:space="preserve">19, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538627v1</w:t>
+                <w:t xml:space="preserve">halshs-02539761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludions n°18</w:t>
               </w:r>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonia Zagamé; Séverine Denieul; Pierre Loubier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alberto Manguel, écrivain lecteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4066,173 +4066,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02542622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Corbière poète de plein air</w:t>
+                <w:t xml:space="preserve">Une jeune malade : état de l’élégie en l’année 1829 – autour de Sainte-Beuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Marc Hovasse Henri Scepi. </w:t>
+              <w:t xml:space="preserve">Laforgue Pierre; Ledda Sylvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sur Tristan Corbière</w:t>
+              <w:t xml:space="preserve">l'année 1829</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02542618v1</w:t>
+                <w:t xml:space="preserve">halshs-02538163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une jeune malade : état de l’élégie en l’année 1829 – autour de Sainte-Beuve</w:t>
+                <w:t xml:space="preserve">Tristan Corbière poète de plein air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laforgue Pierre; Ledda Sylvain. </w:t>
+              <w:t xml:space="preserve">Jean-Marc Hovasse Henri Scepi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'année 1829</w:t>
+              <w:t xml:space="preserve">sur Tristan Corbière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538163v1</w:t>
+                <w:t xml:space="preserve">halshs-02542618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art du Koulibiak : Fargue, Beucler et les billets de mille</w:t>
               </w:r>
@@ -4358,173 +4358,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02538721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Or noirci, terre durcie - Nerval et l’élégie nationale</w:t>
+                <w:t xml:space="preserve">Catulle Mendès, historien de la poésie ou essayiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gisèle Séginger; Jean-Nicolas Illouz; et Henri Scepi. </w:t>
+              <w:t xml:space="preserve">Née Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérard de Nerval : histoire et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, 2018, 978-2-406-06510-4</w:t>
+              <w:t xml:space="preserve">Le Quatrième genre : l’essai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538187v1</w:t>
+                <w:t xml:space="preserve">halshs-02538640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catulle Mendès, historien de la poésie ou essayiste ?</w:t>
+                <w:t xml:space="preserve">Or noirci, terre durcie - Nerval et l’élégie nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Née Patrick. </w:t>
+              <w:t xml:space="preserve">Gisèle Séginger; Jean-Nicolas Illouz; et Henri Scepi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Quatrième genre : l’essai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2018</w:t>
+              <w:t xml:space="preserve">Gérard de Nerval : histoire et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, 2018, 978-2-406-06510-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538640v1</w:t>
+                <w:t xml:space="preserve">halshs-02538187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamartine et la jeune morte – histoire d’une méditation infinie</w:t>
               </w:r>
@@ -4971,51 +4971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre.loubier@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542659v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13159-5.p.0159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538683v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zagam&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10091-1.p.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542655v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09833-1.p.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07938-5.p.0033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Farrugia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538058v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.1042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denieul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/sommaire12473.php" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guellec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boucharenc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonord" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collomb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.178489" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ENS Editions" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12477.php" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14337-6.p.0183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre.loubier@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542659v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13159-5.p.0159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201757v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zagam&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09833-1.p.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10091-1.p.0091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07938-5.p.0033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Farrugia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.1042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denieul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/sommaire12473.php" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guellec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boucharenc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonord" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collomb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.178489" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ENS Editions" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12477.php" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14337-6.p.0183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>