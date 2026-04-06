--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -502,641 +502,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of physical activity on successful bone, spine and joint ageing: Highlights of the recent literature</w:t>
+                <w:t xml:space="preserve">[Falls prévention in older persons]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Robiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (3), pp.299-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465101v1</w:t>
+                <w:t xml:space="preserve">hal-04529458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Falls prévention in older persons]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weakness of shoulder rotator muscles in children with brachial plexus palsy under age 5 years: not only in lateral rotation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Robiaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Delpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cottalorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lagacé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (3), pp.101572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529458v1</w:t>
+                <w:t xml:space="preserve">hal-03350488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakness of shoulder rotator muscles in children with brachial plexus palsy under age 5 years: not only in lateral rotation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The benefits of physical activity on successful bone, spine and joint ageing: Highlights of the recent literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65 (3), pp.101572. </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (6), pp.105434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2022.105434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350488v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of a 3-week outpatient balneotherapy programme on patient-reported outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+                <w:t xml:space="preserve">Self-reported fatigue: A significant risk factor for falling in older women and men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Ninot</w:t>
+                <w:t xml:space="preserve">Bérangère Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laure Soriteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raffort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (5), pp.1389 - 1392. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.111154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40520-020-01634-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471266v1</w:t>
+                <w:t xml:space="preserve">hal-03470909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported fatigue: A significant risk factor for falling in older women and men</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Blain</w:t>
+                <w:t xml:space="preserve">Benefits of a 3-week outpatient balneotherapy programme on patient-reported outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gamon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Raffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143, pp.111154. </w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (5), pp.1389 - 1392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40520-020-01634-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470909v1</w:t>
+                <w:t xml:space="preserve">hal-03471266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention de la perte d’autonomie et de la chute de la personne âgée: la méthode « Posture-Equilibration-Motricité et Education pour la Santé » (PEM-ES).</w:t>
               </w:r>
@@ -1230,51 +1230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des interventions non-médicamenteuses pour vieillir en bonne santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1516,51 +1516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Raffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1618,689 +1618,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a programme delivered in a falls clinic in preventing serious injuries in high-risk older adults: A pre- and post-intervention study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Blain</w:t>
+                <w:t xml:space="preserve">Analysis of the health profiles and prevalence of falls for spa patients over 65 years of age in a thermal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Dabas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+                <w:t xml:space="preserve">Marie Faucanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.1713 - 1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-019-01381-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885899v1</w:t>
+                <w:t xml:space="preserve">hal-03471326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects Of Pre-Competitive Preparation Period On The Isokinetic Muscular Characteristics In World Class Handball Players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-Reactive Protein Level: A Key Predictive Marker of Cachexia in Lymphoma and Myeloma Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Baudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maurelli</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002199⟩</w:t>
+              <w:t xml:space="preserve">journal of hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14740/jh536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812546v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Reactive Protein Level: A Key Predictive Marker of Cachexia in Lymphoma and Myeloma Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the Competitive Season on the Isokinetic Muscle Parameters Changes in World-Class Handball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Mallard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journal of hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14740/jh536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (10), pp.2778-2787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476327v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Competitive Season on the Isokinetic Muscle Parameters Changes in World-Class Handball Players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Effects Of Pre-Competitive Preparation Period On The Isokinetic Muscular Characteristics In World Class Handball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 33 (10), pp.2778-2787. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002590⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 33 (4), pp.1065-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808748v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the health profiles and prevalence of falls for spa patients over 65 years of age in a thermal environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Faucanie</w:t>
+                <w:t xml:space="preserve">Effectiveness of a programme delivered in a falls clinic in preventing serious injuries in high-risk older adults: A pre- and post-intervention study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mekhinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-019-01381-6⟩</w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.80-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471326v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a brisk walking program on postural responses in sedentary older women: a randomised trial</w:t>
               </w:r>
@@ -2325,51 +2325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gerazime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2548,325 +2548,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a brisk walking program on isokinetic muscular capacities of knee in sedentary older women</w:t>
+                <w:t xml:space="preserve">Influence of recovery time on strength during a testing protocol of knee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-015-0523-0⟩</w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.161 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2016.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881963v1</w:t>
+                <w:t xml:space="preserve">hal-03472398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of recovery time on strength during a testing protocol of knee</w:t>
+                <w:t xml:space="preserve">Influence of a brisk walking program on isokinetic muscular capacities of knee in sedentary older women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">A. Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33, pp.161 - 166. </w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (6), pp.1219 - 1226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2016.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40520-015-0523-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472398v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters Selection for Bivariate Multiscale Entropy Analysis of Postural Fluctuations in Fallers and Non-Fallers Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3084,563 +3084,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of repeated effort induced by a 6-min walk test on postural response in older sedentary women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-015-0338-z⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801578v1</w:t>
+                <w:t xml:space="preserve">hal-01756022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical function decline and degradation of postural sway dynamics in asymptomatic sedentary postmenopausal women</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+                <w:t xml:space="preserve">Influence of repeated effort induced by a 6-min walk test on postural response in older sedentary women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Picot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-014-0571-8⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (5), pp.695-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-015-0338-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057909v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of repeated effort induced by a 6-min walk test on postural response in older sedentary women</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Blain</w:t>
+                <w:t xml:space="preserve">Physical function decline and degradation of postural sway dynamics in asymptomatic sedentary postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie M. Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jaussent</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-015-0338-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (3), pp.348-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-014-0571-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017964v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Domy</w:t>
+                <w:t xml:space="preserve">Influence of repeated effort induced by a 6-min walk test on postural response in older sedentary women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (5), pp.695-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-015-0338-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01756022v1</w:t>
+                <w:t xml:space="preserve">hal-04801578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t>
               </w:r>
@@ -3811,51 +3811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3896,303 +3896,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical and stabilometric measures are complementary for the characterization of postural fluctuations in older women</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Blain</w:t>
+                <w:t xml:space="preserve">Reliability of shoulder rotators isokinetic strength imbalance measured using the Biodex dynamometer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Seigle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Codine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.10.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.162-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476333v1</w:t>
+                <w:t xml:space="preserve">hal-00864129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of shoulder rotators isokinetic strength imbalance measured using the Biodex dynamometer.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical and stabilometric measures are complementary for the characterization of postural fluctuations in older women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Seigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.92 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00864129v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of the time to peak torque and the joint angle at peak torque of the isokinetic dynamometer</w:t>
               </w:r>
@@ -4217,64 +4217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55, pp.241-251. </w:t>
@@ -4312,51 +4312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the dynamics of postural sway in humans using smoothness and regularity measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Seigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4489,51 +4489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4561,523 +4561,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical structure of center of pressure fluctuations in elderly people</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+                <w:t xml:space="preserve">Cardiovascular responses during isokinetic knee extension testing in chronic heart failure patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2009.05.005⟩</w:t>
+              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.63 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ies-2009-0334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471639v1</w:t>
+                <w:t xml:space="preserve">hal-03476334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of sample entropy to analyze human postural sway data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la pratique sportive et de l’âge sur les adaptations musculaires du genou : application au football et à la gymnastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24, pp.173 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2009.06.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03476335v1</w:t>
+                <w:t xml:space="preserve">hal-03472428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular responses during isokinetic knee extension testing in chronic heart failure patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roche</w:t>
+                <w:t xml:space="preserve">On the use of sample entropy to analyze human postural sway data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Seigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ies-2009-0334⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.1023-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2009.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476334v1</w:t>
+                <w:t xml:space="preserve">hal-03476335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la pratique sportive et de l’âge sur les adaptations musculaires du genou : application au football et à la gymnastique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical structure of center of pressure fluctuations in elderly people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Seigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.223-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2009.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.03.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472428v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention de la perte d'autonomie par l'information et l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5447,51 +5447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isokinetic shoulder rotator muscles in wheelchair athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6178,226 +6178,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sports discipline on shoulder rotator cuff balance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Isokinetic shoulder of paraplegics: observation of global and specific muscle ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 20 (1), pp.91-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471601v1</w:t>
+                <w:t xml:space="preserve">hal-03471615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isokinetic shoulder of paraplegics: observation of global and specific muscle ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of sports discipline on shoulder rotator cuff balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codine</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Benaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29 (11), pp.1400-1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00005768-199711000-00002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471615v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic metabolism and cardioventilatory responses in paraplegic athletes during an incremental wheelchair exercise</w:t>
               </w:r>
@@ -6523,381 +6523,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of neurological levels on muscular power developed by arm and shoulder in wheelchair sportmen</w:t>
+                <w:t xml:space="preserve">Balance and stabilization capability of paraplegic wheelchair athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pocholle</w:t>
+                <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Codine</w:t>
+                <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J L Leroux</w:t>
+                <w:t xml:space="preserve">Claude Hertogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rabischong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 4 (1), pp.8-14</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 31 (4), pp.287-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471587v1</w:t>
+                <w:t xml:space="preserve">hal-03471581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie du déplacement en fauteuil roulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 35, pp.77-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance and stabilization capability of paraplegic wheelchair athletes</w:t>
+                <w:t xml:space="preserve">Influence of neurological levels on muscular power developed by arm and shoulder in wheelchair sportmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Micallef</w:t>
+                <w:t xml:space="preserve">M Pocholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Hertogh</w:t>
+                <w:t xml:space="preserve">P Codine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rabischong</w:t>
+                <w:t xml:space="preserve">J L Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 31 (4), pp.287-296</w:t>
+              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (1), pp.8-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471581v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et sélection de paramètres à intégrer à la programmation de l'entraînement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hertogh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinésiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 151 (32), pp.148-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6935,64 +6935,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement fonctionnel de sportifs paraplégiques. De l'approfondissement des connaissances à l'orientation vers les activités physiques et sportives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominqiue Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7043,64 +7043,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques préliminaires de la recherche d'une méthode d'évaluation du comportement fonctionnel de sportifs paraplégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinésiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 146 (41), pp.259-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7151,51 +7151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7548,282 +7548,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Boosting Requirements Engineering of a Health Monitoring App by Analysing Similar Apps: A Vision Paper</w:t>
+                <w:t xml:space="preserve">Vers une ingénierie des exigences dirigée par les données : analyse automatique d’avis d’utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lambolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE REW 2022 - 30th International Requirements Engineering Conference Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APIA 2022 - 7e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752660v1</w:t>
+                <w:t xml:space="preserve">hal-03713514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une ingénierie des exigences dirigée par les données : analyse automatique d’avis d’utilisateurs</w:t>
+                <w:t xml:space="preserve">Towards Boosting Requirements Engineering of a Health Monitoring App by Analysing Similar Apps: A Vision Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lambolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APIA 2022 - 7e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE REW 2022 - 30th International Requirements Engineering Conference Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REW56159.2022.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713514v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance during dual task and impact of a pulmonary rehabilitation in COPD</w:t>
               </w:r>
@@ -7975,51 +7975,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPI Model: Standardised Framework for Evaluating Non-Pharmacological Interventions in the French Health Context Authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,346 +8119,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaître les études comparant les INM pour mieux vieillir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">NIRI : L'annuaire mondial des chercheurs et des organismes de recherche sur les interventions non médicamenteuses (INM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulze Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Carbonnel</w:t>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCEPS e-Conference 2020, 8ème édition. Preventing and treating pain with non-pharmacological interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. P46, 2020</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. P49, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090834v1</w:t>
+                <w:t xml:space="preserve">hal-03090848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIRI : L'annuaire mondial des chercheurs et des organismes de recherche sur les interventions non médicamenteuses (INM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Connaître les études comparant les INM pour mieux vieillir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Boulze Launay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+                <w:t xml:space="preserve">Isabelle Boulze-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCEPS e-Conference 2020, 8ème édition. Preventing and treating pain with non-pharmacological interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. P49, 2020</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. P46, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090848v1</w:t>
+                <w:t xml:space="preserve">hal-03090834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicentered randomized controlled trial evaluating effects of a videoconference Adapted Physical Activity program on VO2max of hematological malignancy survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8496,51 +8496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of physical self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Eininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8636,51 +8636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we prevent falls ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8996,733 +8996,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’une activité physique de type « Posture-Equlibration-Motricité&amp;quot; sur les capacités d’équilibration de personnes âgées.</w:t>
+                <w:t xml:space="preserve">Profil social, psychologique et fonctionnel des populations vieillissantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seynnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauramps Medical. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aptitude physique, Santé et Vieillissement.</w:t>
+              <w:t xml:space="preserve">Aptitude physique, Santé et Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476185v1</w:t>
+                <w:t xml:space="preserve">hal-03476193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la durée de l’entraînement sur la stabilité posturale de sujet âgé</w:t>
+                <w:t xml:space="preserve">Influence d’un entraînement aquatique versus terrestre sur les capacités fonctionnelles et musculaires de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seynnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauramps Medical. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aptitude physique, Santé et Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476314v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil social, psychologique et fonctionnel des populations vieillissantes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vieillissement de la fonction musculaire et conséquences fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Seynnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aptitude physique, Santé et Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476193v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un entraînement aquatique versus terrestre sur les capacités fonctionnelles et musculaires de personnes âgées</w:t>
+                <w:t xml:space="preserve">Effets de la durée de l’entraînement sur la stabilité posturale de sujet âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seynnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauramps Medical. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aptitude physique, Santé et Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476309v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement de la fonction musculaire et conséquences fonctionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence d’une activité physique de type « Posture-Equlibration-Motricité&amp;quot; sur les capacités d’équilibration de personnes âgées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seynnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Eininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ledrole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauramps Medical. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aptitude physique, Santé et Vieillissement</w:t>
+              <w:t xml:space="preserve">Aptitude physique, Santé et Vieillissement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476318v1</w:t>
+                <w:t xml:space="preserve">hal-03476185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercice physique en fauteuil roulant: l’interface homme-fauteuil</w:t>
+                <w:t xml:space="preserve">L’entraînement en fauteuil roulant: approche mécanique et physiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vinet</w:t>
+                <w:t xml:space="preserve">Vinet Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et handicap moteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">Sport et Handicap moteur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Problèmes en médecine de rééducation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476196v1</w:t>
+                <w:t xml:space="preserve">hal-03476198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entraînement en fauteuil roulant: approche mécanique et physiologique</w:t>
+                <w:t xml:space="preserve">Exercice physique en fauteuil roulant: l’interface homme-fauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinet Agnès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Max Amato</w:t>
+                <w:t xml:space="preserve">A Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et Handicap moteur.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Problèmes en médecine de rééducation</w:t>
+              <w:t xml:space="preserve">Sport et handicap moteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476198v1</w:t>
+                <w:t xml:space="preserve">hal-03476196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation isocinétique peut-elle prévenir les accidents tendino-musculaires du sportif</w:t>
               </w:r>
@@ -9734,51 +9734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isocinétisme et pathologie tendino-musculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Progrès en médecine physique et de rééducation</w:t>
@@ -9801,229 +9801,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de l’isocinétisme dans l’entraînement du sportif</w:t>
+                <w:t xml:space="preserve">Etude des adaptations musculaires de l’épaule du paraplégique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isocinétisme et médecine du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998</w:t>
+              <w:t xml:space="preserve">Isocinétisme et épaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Problèmes en médecine de rééducation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476204v1</w:t>
+                <w:t xml:space="preserve">hal-03476206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des adaptations musculaires de l’épaule du paraplégique.</w:t>
+                <w:t xml:space="preserve">Place de l’isocinétisme dans l’entraînement du sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isocinétisme et épaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Problèmes en médecine de rééducation</w:t>
+              <w:t xml:space="preserve">Isocinétisme et médecine du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476206v1</w:t>
+                <w:t xml:space="preserve">hal-03476204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses cardio-respiratoires et adaptation à l’effort du traumatisé médullaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinet Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10078,64 +10078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie du déplacement en fauteuil roulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fauteuil roulant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Problèmes en médecine de rééducation</w:t>
@@ -10190,77 +10190,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réentraînement à l'effort</w:t>
@@ -10319,64 +10319,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grenoble Sciences Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique Sportive et Modélisation du Geste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
@@ -10538,51 +10538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déficiences motrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions EPS. 2002, Collection pour l'action, 978-2-86713-247-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10958,51 +10958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Achalid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de la Tribonniere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pellecchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Herman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S472816" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bichet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105434" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Robiaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cottalorda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagac&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raffort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-020-01634-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Aliaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soriteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111154" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamila Roslyakova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0879" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pastor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nun&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03374737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raffort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gamon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucanie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-019-01381-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02885899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Dabas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mekhinini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2019.01.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002199" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mallard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Herbinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14740/jh536" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002590" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucanie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0916-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-018-0203-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaussent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0523-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.07.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2015.2473701" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ninot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramdani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40520-015-0523-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0338-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Picot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-014-0571-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02017964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00272" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seigle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.10.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;risson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2012.01.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MZRD52W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Amato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Degache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.01.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seigle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Varoqui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/age.2010.0093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.05.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XMD0V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476335v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2009.06.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN17Z313-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ies-2009-0334" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.03.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Allard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herbaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria a Fiatarone Singh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/59.5.M503" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472452v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eininger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ledrole" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2004.01.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMVK4F8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Minier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101556" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Geraci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-6054(03)00059-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C8NRQW9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gonzales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Afriat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6054(01)00158-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF3AE501AD2392981D09C6E101BDC19C169B7AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6054(00)00064-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36GR84HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pr&#233;faut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100956" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poulain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471601v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benaim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199711000-00002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Gallais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050275" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3F7F08VJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471587v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pocholle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Codine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Leroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472474v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471581v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Peruchon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hertogh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabischong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472482v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominqiue Dauphin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(05)80262-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22VLJM1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Davy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA3594" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360550v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090834v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497178v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476180v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chockri Boubakri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476182v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Partika" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdera" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476314v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476193v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Olivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476196v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476198v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Agn&#232;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476202v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476204v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476206v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476208v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476210v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476214v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472946v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Enjalbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pailler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Pierra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelissier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Jacquot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Achalid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de la Tribonniere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pellecchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Herman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S472816" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bichet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Robiaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cottalorda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagac&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101572" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105434" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Aliaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soriteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raffort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111154" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliaga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-020-01634-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamila Roslyakova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0879" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pastor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nun&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03374737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raffort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gamon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucanie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-019-01381-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucanie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mallard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Herbinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14740/jh536" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002590" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002199" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02885899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Dabas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mekhinini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2019.01.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0916-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-018-0203-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472398v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.07.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaussent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0523-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2015.2473701" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ninot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramdani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40520-015-0523-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02017964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0338-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057909v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Picot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-014-0571-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00272" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864129v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;risson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2012.01.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MZRD52W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seigle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.10.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Amato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Degache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.01.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seigle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Varoqui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/age.2010.0093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ies-2009-0334" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472428v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.03.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2009.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN17Z313-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471639v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.05.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XMD0V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Allard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herbaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria a Fiatarone Singh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/59.5.M503" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472452v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eininger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ledrole" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2004.01.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMVK4F8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Minier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101556" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Geraci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-6054(03)00059-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C8NRQW9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gonzales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Afriat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6054(01)00158-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF3AE501AD2392981D09C6E101BDC19C169B7AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6054(00)00064-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36GR84HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pr&#233;faut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100956" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poulain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benaim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199711000-00002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Gallais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050275" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3F7F08VJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Peruchon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hertogh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabischong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pocholle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Codine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Leroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472482v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominqiue Dauphin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(05)80262-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22VLJM1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Davy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA3594" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360550v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090834v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497178v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476180v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chockri Boubakri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476182v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Partika" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdera" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476193v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476309v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Olivier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476318v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476185v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476198v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Agn&#232;s" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476196v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476202v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476206v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476204v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476208v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476210v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476214v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472946v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Enjalbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pailler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Pierra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelissier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Jacquot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>