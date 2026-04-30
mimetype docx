--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1618,689 +1618,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the health profiles and prevalence of falls for spa patients over 65 years of age in a thermal environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gamon</w:t>
+                <w:t xml:space="preserve">Effectiveness of a programme delivered in a falls clinic in preventing serious injuries in high-risk older adults: A pre- and post-intervention study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Faucanie</w:t>
+                <w:t xml:space="preserve">Fiona Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mekhinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-019-01381-6⟩</w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.80-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471326v1</w:t>
+                <w:t xml:space="preserve">hal-02885899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Reactive Protein Level: A Key Predictive Marker of Cachexia in Lymphoma and Myeloma Patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Herbinet</w:t>
+                <w:t xml:space="preserve">Analysis of the health profiles and prevalence of falls for spa patients over 65 years of age in a thermal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Maury</w:t>
+                <w:t xml:space="preserve">Marie Faucanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journal of hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14740/jh536⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.1713 - 1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-019-01381-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476327v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the Competitive Season on the Isokinetic Muscle Parameters Changes in World-Class Handball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maurelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+                <w:t xml:space="preserve">Romain Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dubois</w:t>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (10), pp.2778-2787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects Of Pre-Competitive Preparation Period On The Isokinetic Muscular Characteristics In World Class Handball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maurelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+                <w:t xml:space="preserve">Romain Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dubois</w:t>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (4), pp.1065-1074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a programme delivered in a falls clinic in preventing serious injuries in high-risk older adults: A pre- and post-intervention study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Blain</w:t>
+                <w:t xml:space="preserve">C-Reactive Protein Level: A Key Predictive Marker of Cachexia in Lymphoma and Myeloma Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Dabas</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Mekhinini</w:t>
+                <w:t xml:space="preserve">Cedric Baudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+                <w:t xml:space="preserve">Aline Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+                <w:t xml:space="preserve">Jonathan Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122, pp.80-86. </w:t>
+              <w:t xml:space="preserve">journal of hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.55-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2019.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14740/jh536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885899v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a brisk walking program on postural responses in sedentary older women: a randomised trial</w:t>
               </w:r>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gerazime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3084,177 +3084,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical function decline and degradation of postural sway dynamics in asymptomatic sedentary postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+                <w:t xml:space="preserve">Leslie M. Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Camuzat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Domy</w:t>
+                <w:t xml:space="preserve">M.-C. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (3), pp.348-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-014-0571-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756022v1</w:t>
+                <w:t xml:space="preserve">hal-02057909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of repeated effort induced by a 6-min walk test on postural response in older sedentary women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3303,210 +3303,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (5), pp.695-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40520-015-0338-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017964v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical function decline and degradation of postural sway dynamics in asymptomatic sedentary postmenopausal women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie M. Decker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Jaussent</w:t>
+                <w:t xml:space="preserve">Philippe Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Picot</w:t>
+                <w:t xml:space="preserve">Philippe Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (3), pp.348-355. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12603-014-0571-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057909v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of repeated effort induced by a 6-min walk test on postural response in older sedentary women</w:t>
               </w:r>
@@ -3571,76 +3571,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (5), pp.695-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40520-015-0338-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801578v1</w:t>
+                <w:t xml:space="preserve">hal-02017964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t>
               </w:r>
@@ -3896,303 +3896,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of shoulder rotators isokinetic strength imbalance measured using the Biodex dynamometer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
+                <w:t xml:space="preserve">Dynamical and stabilometric measures are complementary for the characterization of postural fluctuations in older women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Codine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Seigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.92 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864129v1</w:t>
+                <w:t xml:space="preserve">hal-03476333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical and stabilometric measures are complementary for the characterization of postural fluctuations in older women</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reliability of shoulder rotators isokinetic strength imbalance measured using the Biodex dynamometer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.162-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2012.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.10.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03476333v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of the time to peak torque and the joint angle at peak torque of the isokinetic dynamometer</w:t>
               </w:r>
@@ -4788,51 +4788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of sample entropy to analyze human postural sway data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Seigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4917,51 +4917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical structure of center of pressure fluctuations in elderly people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Seigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5447,51 +5447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isokinetic shoulder rotator muscles in wheelchair athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6178,226 +6178,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isokinetic shoulder of paraplegics: observation of global and specific muscle ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of sports discipline on shoulder rotator cuff balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codine</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Benaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29 (11), pp.1400-1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00005768-199711000-00002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471615v1</w:t>
+                <w:t xml:space="preserve">hal-03471601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sports discipline on shoulder rotator cuff balance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Isokinetic shoulder of paraplegics: observation of global and specific muscle ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 20 (1), pp.91-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00005768-199711000-00002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03471601v1</w:t>
+                <w:t xml:space="preserve">hal-03471615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic metabolism and cardioventilatory responses in paraplegic athletes during an incremental wheelchair exercise</w:t>
               </w:r>
@@ -6523,381 +6523,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance and stabilization capability of paraplegic wheelchair athletes</w:t>
+                <w:t xml:space="preserve">Influence of neurological levels on muscular power developed by arm and shoulder in wheelchair sportmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Peruchon</w:t>
+                <w:t xml:space="preserve">M Pocholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Micallef</w:t>
+                <w:t xml:space="preserve">P Codine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Hertogh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rabischong</w:t>
+                <w:t xml:space="preserve">J L Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 31 (4), pp.287-296</w:t>
+              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (1), pp.8-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471581v1</w:t>
+                <w:t xml:space="preserve">hal-03471587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomie du déplacement en fauteuil roulant</w:t>
+                <w:t xml:space="preserve">Balance and stabilization capability of paraplegic wheelchair athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Peruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hertogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rabischong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 35, pp.77-93</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 31 (4), pp.287-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472474v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of neurological levels on muscular power developed by arm and shoulder in wheelchair sportmen</w:t>
+                <w:t xml:space="preserve">Ergonomie du déplacement en fauteuil roulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J L Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 4 (1), pp.8-14</w:t>
+              <w:t xml:space="preserve">STAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 35, pp.77-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471587v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et sélection de paramètres à intégrer à la programmation de l'entraînement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hertogh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinésiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 151 (32), pp.148-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6935,64 +6935,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement fonctionnel de sportifs paraplégiques. De l'approfondissement des connaissances à l'orientation vers les activités physiques et sportives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominqiue Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7043,64 +7043,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques préliminaires de la recherche d'une méthode d'évaluation du comportement fonctionnel de sportifs paraplégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinésiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 146 (41), pp.259-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7151,51 +7151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7548,282 +7548,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une ingénierie des exigences dirigée par les données : analyse automatique d’avis d’utilisateurs</w:t>
+                <w:t xml:space="preserve">Towards Boosting Requirements Engineering of a Health Monitoring App by Analysing Similar Apps: A Vision Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lambolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APIA 2022 - 7e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE REW 2022 - 30th International Requirements Engineering Conference Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REW56159.2022.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713514v1</w:t>
+                <w:t xml:space="preserve">hal-03752660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Boosting Requirements Engineering of a Health Monitoring App by Analysing Similar Apps: A Vision Paper</w:t>
+                <w:t xml:space="preserve">Vers une ingénierie des exigences dirigée par les données : analyse automatique d’avis d’utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lambolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE REW 2022 - 30th International Requirements Engineering Conference Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APIA 2022 - 7e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REW56159.2022.00020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03752660v1</w:t>
+                <w:t xml:space="preserve">hal-03713514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance during dual task and impact of a pulmonary rehabilitation in COPD</w:t>
               </w:r>
@@ -8119,346 +8119,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIRI : L'annuaire mondial des chercheurs et des organismes de recherche sur les interventions non médicamenteuses (INM)</w:t>
+                <w:t xml:space="preserve">Connaître les études comparant les INM pour mieux vieillir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Boulze Launay</w:t>
+                <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+                <w:t xml:space="preserve">Isabelle Boulze-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCEPS e-Conference 2020, 8ème édition. Preventing and treating pain with non-pharmacological interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. P49, 2020</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. P46, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090848v1</w:t>
+                <w:t xml:space="preserve">hal-03090834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaître les études comparant les INM pour mieux vieillir</w:t>
+                <w:t xml:space="preserve">NIRI : L'annuaire mondial des chercheurs et des organismes de recherche sur les interventions non médicamenteuses (INM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulze Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Carbonnel</w:t>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCEPS e-Conference 2020, 8ème édition. Preventing and treating pain with non-pharmacological interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. P46, 2020</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. P49, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090834v1</w:t>
+                <w:t xml:space="preserve">hal-03090848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicentered randomized controlled trial evaluating effects of a videoconference Adapted Physical Activity program on VO2max of hematological malignancy survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8636,51 +8636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we prevent falls ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9734,51 +9734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isocinétisme et pathologie tendino-musculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Progrès en médecine physique et de rééducation</w:t>
@@ -9801,186 +9801,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des adaptations musculaires de l’épaule du paraplégique.</w:t>
+                <w:t xml:space="preserve">Place de l’isocinétisme dans l’entraînement du sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isocinétisme et épaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Problèmes en médecine de rééducation</w:t>
+              <w:t xml:space="preserve">Isocinétisme et médecine du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476206v1</w:t>
+                <w:t xml:space="preserve">hal-03476204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de l’isocinétisme dans l’entraînement du sportif</w:t>
+                <w:t xml:space="preserve">Etude des adaptations musculaires de l’épaule du paraplégique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isocinétisme et médecine du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998</w:t>
+              <w:t xml:space="preserve">Isocinétisme et épaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Problèmes en médecine de rééducation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476204v1</w:t>
+                <w:t xml:space="preserve">hal-03476206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses cardio-respiratoires et adaptation à l’effort du traumatisé médullaire.</w:t>
               </w:r>
@@ -10078,64 +10078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie du déplacement en fauteuil roulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fauteuil roulant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Problèmes en médecine de rééducation</w:t>
@@ -10216,51 +10216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réentraînement à l'effort</w:t>
@@ -10319,64 +10319,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grenoble Sciences Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique Sportive et Modélisation du Geste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
@@ -10958,51 +10958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Achalid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de la Tribonniere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pellecchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Herman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S472816" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bichet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Robiaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cottalorda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagac&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101572" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105434" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Aliaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soriteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raffort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111154" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliaga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-020-01634-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamila Roslyakova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0879" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pastor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nun&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03374737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raffort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gamon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucanie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-019-01381-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucanie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mallard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Herbinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14740/jh536" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002590" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002199" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02885899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Dabas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mekhinini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2019.01.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0916-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-018-0203-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472398v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.07.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaussent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0523-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2015.2473701" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ninot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramdani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40520-015-0523-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02017964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0338-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057909v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Picot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-014-0571-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00272" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864129v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;risson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2012.01.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MZRD52W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seigle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.10.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Amato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Degache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.01.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seigle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Varoqui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/age.2010.0093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ies-2009-0334" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472428v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.03.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2009.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN17Z313-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471639v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.05.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XMD0V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Allard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herbaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria a Fiatarone Singh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/59.5.M503" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472452v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eininger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ledrole" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2004.01.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMVK4F8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Minier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101556" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Geraci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-6054(03)00059-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C8NRQW9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gonzales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Afriat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6054(01)00158-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF3AE501AD2392981D09C6E101BDC19C169B7AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6054(00)00064-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36GR84HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pr&#233;faut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100956" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poulain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benaim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199711000-00002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Gallais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050275" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3F7F08VJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Peruchon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hertogh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabischong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pocholle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Codine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Leroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472482v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominqiue Dauphin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(05)80262-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22VLJM1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Davy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA3594" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360550v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090834v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497178v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476180v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chockri Boubakri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476182v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Partika" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdera" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476193v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476309v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Olivier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476318v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476185v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476198v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Agn&#232;s" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476196v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476202v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476206v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476204v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476208v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476210v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476214v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472946v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Enjalbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pailler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Pierra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelissier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Jacquot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Achalid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de la Tribonniere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pellecchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Herman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S472816" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bichet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Robiaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cottalorda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagac&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101572" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105434" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Aliaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soriteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raffort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111154" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliaga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-020-01634-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamila Roslyakova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0879" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pastor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nun&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03374737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raffort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gamon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucanie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-019-01381-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02885899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Dabas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mekhinini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2019.01.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471326v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucanie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002590" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002199" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mallard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Herbinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14740/jh536" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0916-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-018-0203-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472398v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.07.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaussent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0523-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2015.2473701" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ninot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramdani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40520-015-0523-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Picot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-014-0571-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0338-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02017964v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00272" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seigle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.10.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;risson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2012.01.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MZRD52W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Amato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Degache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.01.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seigle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Varoqui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/age.2010.0093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ies-2009-0334" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472428v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.03.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2009.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN17Z313-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471639v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.05.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XMD0V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Allard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herbaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria a Fiatarone Singh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/59.5.M503" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472452v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eininger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ledrole" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2004.01.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMVK4F8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Minier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101556" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Geraci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-6054(03)00059-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C8NRQW9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gonzales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Afriat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6054(01)00158-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF3AE501AD2392981D09C6E101BDC19C169B7AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6054(00)00064-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36GR84HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pr&#233;faut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100956" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poulain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471601v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benaim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199711000-00002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Gallais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050275" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3F7F08VJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471587v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pocholle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Codine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Leroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471581v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Peruchon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hertogh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabischong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472474v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472482v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominqiue Dauphin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(05)80262-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22VLJM1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Davy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA3594" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360550v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090834v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497178v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476180v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chockri Boubakri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476182v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Partika" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdera" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476193v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476309v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Olivier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476318v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476185v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476198v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Agn&#232;s" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476196v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476202v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476204v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476206v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476208v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476210v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476214v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472946v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Enjalbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pailler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Pierra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelissier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Jacquot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>