--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -502,641 +502,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Falls prévention in older persons]</w:t>
+                <w:t xml:space="preserve">The benefits of physical activity on successful bone, spine and joint ageing: Highlights of the recent literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Robiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (6), pp.105434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2022.105434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529458v1</w:t>
+                <w:t xml:space="preserve">hal-04465101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakness of shoulder rotator muscles in children with brachial plexus palsy under age 5 years: not only in lateral rotation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Falls prévention in older persons]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delpont</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Robiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (3), pp.299-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350488v1</w:t>
+                <w:t xml:space="preserve">hal-04529458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of physical activity on successful bone, spine and joint ageing: Highlights of the recent literature</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weakness of shoulder rotator muscles in children with brachial plexus palsy under age 5 years: not only in lateral rotation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cottalorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lagacé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 89 (6), pp.105434. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (3), pp.101572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2022.105434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465101v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported fatigue: A significant risk factor for falling in older women and men</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Blain</w:t>
+                <w:t xml:space="preserve">Benefits of a 3-week outpatient balneotherapy programme on patient-reported outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gamon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Raffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143, pp.111154. </w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (5), pp.1389 - 1392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40520-020-01634-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470909v1</w:t>
+                <w:t xml:space="preserve">hal-03471266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of a 3-week outpatient balneotherapy programme on patient-reported outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+                <w:t xml:space="preserve">Self-reported fatigue: A significant risk factor for falling in older women and men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Ninot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Bérangère Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Soriteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raffort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (5), pp.1389 - 1392. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.111154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40520-020-01634-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.111154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471266v1</w:t>
+                <w:t xml:space="preserve">hal-03470909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention de la perte d’autonomie et de la chute de la personne âgée: la méthode « Posture-Equilibration-Motricité et Education pour la Santé » (PEM-ES).</w:t>
               </w:r>
@@ -1230,51 +1230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des interventions non-médicamenteuses pour vieillir en bonne santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1516,51 +1516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Raffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1618,689 +1618,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a programme delivered in a falls clinic in preventing serious injuries in high-risk older adults: A pre- and post-intervention study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C-Reactive Protein Level: A Key Predictive Marker of Cachexia in Lymphoma and Myeloma Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Dabas</w:t>
+                <w:t xml:space="preserve">Joris Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Mekhinini</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
+                <w:t xml:space="preserve">Cedric Baudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+                <w:t xml:space="preserve">Aline Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">journal of hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14740/jh536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885899v1</w:t>
+                <w:t xml:space="preserve">hal-03476327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the health profiles and prevalence of falls for spa patients over 65 years of age in a thermal environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the Competitive Season on the Isokinetic Muscle Parameters Changes in World-Class Handball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-019-01381-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (10), pp.2778-2787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471326v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Competitive Season on the Isokinetic Muscle Parameters Changes in World-Class Handball Players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects Of Pre-Competitive Preparation Period On The Isokinetic Muscular Characteristics In World Class Handball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maurelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+                <w:t xml:space="preserve">Romain Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dubois</w:t>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 33 (10), pp.2778-2787. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 33 (4), pp.1065-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01808748v1</w:t>
+                <w:t xml:space="preserve">hal-01812546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects Of Pre-Competitive Preparation Period On The Isokinetic Muscular Characteristics In World Class Handball Players</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the health profiles and prevalence of falls for spa patients over 65 years of age in a thermal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Faucanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.1713 - 1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-019-01381-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01812546v1</w:t>
+                <w:t xml:space="preserve">hal-03471326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Reactive Protein Level: A Key Predictive Marker of Cachexia in Lymphoma and Myeloma Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris Mallard</w:t>
+                <w:t xml:space="preserve">Effectiveness of a programme delivered in a falls clinic in preventing serious injuries in high-risk older adults: A pre- and post-intervention study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+                <w:t xml:space="preserve">Fiona Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Baudinet</w:t>
+                <w:t xml:space="preserve">Samia Mekhinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Herbinet</w:t>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Maury</w:t>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journal of hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (2), pp.55-59. </w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.80-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14740/jh536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476327v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a brisk walking program on postural responses in sedentary older women: a randomised trial</w:t>
               </w:r>
@@ -2325,51 +2325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gerazime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2548,325 +2548,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of recovery time on strength during a testing protocol of knee</w:t>
+                <w:t xml:space="preserve">Influence of a brisk walking program on isokinetic muscular capacities of knee in sedentary older women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">A. Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2016.07.005⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (6), pp.1219 - 1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-015-0523-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472398v1</w:t>
+                <w:t xml:space="preserve">hal-01881963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a brisk walking program on isokinetic muscular capacities of knee in sedentary older women</w:t>
+                <w:t xml:space="preserve">Influence of recovery time on strength during a testing protocol of knee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Ninot</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jaussent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (6), pp.1219 - 1226. </w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.161 - 166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40520-015-0523-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2016.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881963v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters Selection for Bivariate Multiscale Entropy Analysis of Postural Fluctuations in Fallers and Non-Fallers Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3084,177 +3084,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical function decline and degradation of postural sway dynamics in asymptomatic sedentary postmenopausal women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie M. Decker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Jaussent</w:t>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Picot</w:t>
+                <w:t xml:space="preserve">Thierry Camuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-014-0571-8⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057909v1</w:t>
+                <w:t xml:space="preserve">hal-01756022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of repeated effort induced by a 6-min walk test on postural response in older sedentary women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3263,250 +3263,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (5), pp.695-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40520-015-0338-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801578v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical function decline and degradation of postural sway dynamics in asymptomatic sedentary postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Augé</w:t>
+                <w:t xml:space="preserve">Leslie M. Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Domy</w:t>
+                <w:t xml:space="preserve">M.-C. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (3), pp.348-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12603-014-0571-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756022v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of repeated effort induced by a 6-min walk test on postural response in older sedentary women</w:t>
               </w:r>
@@ -3531,116 +3531,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (5), pp.695-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40520-015-0338-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017964v1</w:t>
+                <w:t xml:space="preserve">hal-04801578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t>
               </w:r>
@@ -3811,51 +3811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3896,303 +3896,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical and stabilometric measures are complementary for the characterization of postural fluctuations in older women</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Blain</w:t>
+                <w:t xml:space="preserve">Reliability of shoulder rotators isokinetic strength imbalance measured using the Biodex dynamometer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Seigle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Codine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.10.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.162-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476333v1</w:t>
+                <w:t xml:space="preserve">hal-00864129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of shoulder rotators isokinetic strength imbalance measured using the Biodex dynamometer.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical and stabilometric measures are complementary for the characterization of postural fluctuations in older women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Seigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.92 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00864129v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of the time to peak torque and the joint angle at peak torque of the isokinetic dynamometer</w:t>
               </w:r>
@@ -4217,64 +4217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55, pp.241-251. </w:t>
@@ -4312,51 +4312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the dynamics of postural sway in humans using smoothness and regularity measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Seigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4489,51 +4489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4561,523 +4561,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular responses during isokinetic knee extension testing in chronic heart failure patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roche</w:t>
+                <w:t xml:space="preserve">Dynamical structure of center of pressure fluctuations in elderly people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Seigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ies-2009-0334⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.223-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2009.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476334v1</w:t>
+                <w:t xml:space="preserve">hal-03471639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la pratique sportive et de l’âge sur les adaptations musculaires du genou : application au football et à la gymnastique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of sample entropy to analyze human postural sway data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Seigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.1023-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2009.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.03.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472428v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of sample entropy to analyze human postural sway data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
+                <w:t xml:space="preserve">Cardiovascular responses during isokinetic knee extension testing in chronic heart failure patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2009.06.004⟩</w:t>
+              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.63 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ies-2009-0334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476335v1</w:t>
+                <w:t xml:space="preserve">hal-03476334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical structure of center of pressure fluctuations in elderly people</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la pratique sportive et de l’âge sur les adaptations musculaires du genou : application au football et à la gymnastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24, pp.173 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2009.05.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03471639v1</w:t>
+                <w:t xml:space="preserve">hal-03472428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention de la perte d'autonomie par l'information et l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5447,51 +5447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isokinetic shoulder rotator muscles in wheelchair athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6178,226 +6178,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sports discipline on shoulder rotator cuff balance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Isokinetic shoulder of paraplegics: observation of global and specific muscle ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 20 (1), pp.91-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471601v1</w:t>
+                <w:t xml:space="preserve">hal-03471615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isokinetic shoulder of paraplegics: observation of global and specific muscle ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of sports discipline on shoulder rotator cuff balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codine</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Benaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29 (11), pp.1400-1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00005768-199711000-00002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471615v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic metabolism and cardioventilatory responses in paraplegic athletes during an incremental wheelchair exercise</w:t>
               </w:r>
@@ -6523,381 +6523,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of neurological levels on muscular power developed by arm and shoulder in wheelchair sportmen</w:t>
+                <w:t xml:space="preserve">Ergonomie du déplacement en fauteuil roulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J L Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 4 (1), pp.8-14</w:t>
+              <w:t xml:space="preserve">STAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 35, pp.77-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471587v1</w:t>
+                <w:t xml:space="preserve">hal-03472474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance and stabilization capability of paraplegic wheelchair athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Peruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hertogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rabischong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 31 (4), pp.287-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomie du déplacement en fauteuil roulant</w:t>
+                <w:t xml:space="preserve">Influence of neurological levels on muscular power developed by arm and shoulder in wheelchair sportmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pocholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Codine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 35, pp.77-93</w:t>
+              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (1), pp.8-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472474v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et sélection de paramètres à intégrer à la programmation de l'entraînement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hertogh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinésiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 151 (32), pp.148-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6935,64 +6935,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement fonctionnel de sportifs paraplégiques. De l'approfondissement des connaissances à l'orientation vers les activités physiques et sportives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominqiue Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7043,64 +7043,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques préliminaires de la recherche d'une méthode d'évaluation du comportement fonctionnel de sportifs paraplégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinésiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 146 (41), pp.259-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7151,51 +7151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7548,282 +7548,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Boosting Requirements Engineering of a Health Monitoring App by Analysing Similar Apps: A Vision Paper</w:t>
+                <w:t xml:space="preserve">Vers une ingénierie des exigences dirigée par les données : analyse automatique d’avis d’utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lambolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE REW 2022 - 30th International Requirements Engineering Conference Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APIA 2022 - 7e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752660v1</w:t>
+                <w:t xml:space="preserve">hal-03713514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une ingénierie des exigences dirigée par les données : analyse automatique d’avis d’utilisateurs</w:t>
+                <w:t xml:space="preserve">Towards Boosting Requirements Engineering of a Health Monitoring App by Analysing Similar Apps: A Vision Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Courbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lambolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APIA 2022 - 7e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE REW 2022 - 30th International Requirements Engineering Conference Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REW56159.2022.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713514v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance during dual task and impact of a pulmonary rehabilitation in COPD</w:t>
               </w:r>
@@ -7975,51 +7975,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPI Model: Standardised Framework for Evaluating Non-Pharmacological Interventions in the French Health Context Authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,346 +8119,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaître les études comparant les INM pour mieux vieillir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">NIRI : L'annuaire mondial des chercheurs et des organismes de recherche sur les interventions non médicamenteuses (INM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulze Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Carbonnel</w:t>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCEPS e-Conference 2020, 8ème édition. Preventing and treating pain with non-pharmacological interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. P46, 2020</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. P49, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090834v1</w:t>
+                <w:t xml:space="preserve">hal-03090848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIRI : L'annuaire mondial des chercheurs et des organismes de recherche sur les interventions non médicamenteuses (INM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Connaître les études comparant les INM pour mieux vieillir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Boulze Launay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+                <w:t xml:space="preserve">Isabelle Boulze-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCEPS e-Conference 2020, 8ème édition. Preventing and treating pain with non-pharmacological interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. P49, 2020</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. P46, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090848v1</w:t>
+                <w:t xml:space="preserve">hal-03090834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicentered randomized controlled trial evaluating effects of a videoconference Adapted Physical Activity program on VO2max of hematological malignancy survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8496,51 +8496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of physical self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Eininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8636,51 +8636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we prevent falls ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8996,548 +8996,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil social, psychologique et fonctionnel des populations vieillissantes.</w:t>
+                <w:t xml:space="preserve">Influence d’une activité physique de type « Posture-Equlibration-Motricité&amp;quot; sur les capacités d’équilibration de personnes âgées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seynnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Eininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ledrole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauramps Medical. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aptitude physique, Santé et Vieillissement</w:t>
+              <w:t xml:space="preserve">Aptitude physique, Santé et Vieillissement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476193v1</w:t>
+                <w:t xml:space="preserve">hal-03476185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un entraînement aquatique versus terrestre sur les capacités fonctionnelles et musculaires de personnes âgées</w:t>
+                <w:t xml:space="preserve">Effets de la durée de l’entraînement sur la stabilité posturale de sujet âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seynnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauramps Medical. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aptitude physique, Santé et Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476309v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement de la fonction musculaire et conséquences fonctionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profil social, psychologique et fonctionnel des populations vieillissantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seynnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauramps Medical. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aptitude physique, Santé et Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476318v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la durée de l’entraînement sur la stabilité posturale de sujet âgé</w:t>
+                <w:t xml:space="preserve">Influence d’un entraînement aquatique versus terrestre sur les capacités fonctionnelles et musculaires de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seynnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauramps Medical. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aptitude physique, Santé et Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476314v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’une activité physique de type « Posture-Equlibration-Motricité&amp;quot; sur les capacités d’équilibration de personnes âgées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vieillissement de la fonction musculaire et conséquences fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Seynnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aptitude physique, Santé et Vieillissement.</w:t>
+              <w:t xml:space="preserve">Aptitude physique, Santé et Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476185v1</w:t>
+                <w:t xml:space="preserve">hal-03476318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entraînement en fauteuil roulant: approche mécanique et physiologique</w:t>
               </w:r>
@@ -9734,51 +9734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isocinétisme et pathologie tendino-musculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Progrès en médecine physique et de rééducation</w:t>
@@ -9801,186 +9801,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de l’isocinétisme dans l’entraînement du sportif</w:t>
+                <w:t xml:space="preserve">Etude des adaptations musculaires de l’épaule du paraplégique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isocinétisme et médecine du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998</w:t>
+              <w:t xml:space="preserve">Isocinétisme et épaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Problèmes en médecine de rééducation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476204v1</w:t>
+                <w:t xml:space="preserve">hal-03476206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des adaptations musculaires de l’épaule du paraplégique.</w:t>
+                <w:t xml:space="preserve">Place de l’isocinétisme dans l’entraînement du sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Codine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isocinétisme et épaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Problèmes en médecine de rééducation</w:t>
+              <w:t xml:space="preserve">Isocinétisme et médecine du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476206v1</w:t>
+                <w:t xml:space="preserve">hal-03476204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses cardio-respiratoires et adaptation à l’effort du traumatisé médullaire.</w:t>
               </w:r>
@@ -10078,64 +10078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie du déplacement en fauteuil roulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fauteuil roulant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Problèmes en médecine de rééducation</w:t>
@@ -10216,51 +10216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réentraînement à l'effort</w:t>
@@ -10319,64 +10319,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Peruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grenoble Sciences Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique Sportive et Modélisation du Geste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
@@ -10538,51 +10538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déficiences motrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions EPS. 2002, Collection pour l'action, 978-2-86713-247-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10958,51 +10958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Achalid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de la Tribonniere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pellecchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Herman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S472816" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bichet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Robiaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cottalorda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagac&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101572" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105434" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Aliaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soriteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raffort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111154" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliaga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-020-01634-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamila Roslyakova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0879" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pastor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nun&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03374737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raffort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gamon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucanie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-019-01381-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02885899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Dabas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mekhinini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2019.01.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471326v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucanie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002590" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002199" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mallard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Herbinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14740/jh536" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0916-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-018-0203-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472398v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.07.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaussent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0523-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2015.2473701" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ninot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramdani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40520-015-0523-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Picot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-014-0571-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0338-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02017964v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00272" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seigle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.10.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;risson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2012.01.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MZRD52W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Amato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Degache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.01.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seigle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Varoqui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/age.2010.0093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ies-2009-0334" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472428v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.03.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2009.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN17Z313-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471639v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.05.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XMD0V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Allard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herbaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria a Fiatarone Singh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/59.5.M503" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472452v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eininger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ledrole" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2004.01.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMVK4F8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Minier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101556" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Geraci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-6054(03)00059-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C8NRQW9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gonzales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Afriat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6054(01)00158-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF3AE501AD2392981D09C6E101BDC19C169B7AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6054(00)00064-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36GR84HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pr&#233;faut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100956" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poulain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471601v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benaim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199711000-00002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Gallais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050275" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3F7F08VJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471587v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pocholle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Codine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Leroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471581v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Peruchon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hertogh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabischong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472474v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472482v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominqiue Dauphin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(05)80262-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22VLJM1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Davy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA3594" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360550v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090834v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497178v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476180v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chockri Boubakri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476182v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Partika" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdera" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476193v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476309v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Olivier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476318v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476314v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476185v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476198v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Agn&#232;s" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476196v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476202v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476204v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476206v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476208v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476210v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476214v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472946v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Enjalbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pailler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Pierra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelissier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Jacquot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Achalid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de la Tribonniere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pellecchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Herman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S472816" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04780267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3702993" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bichet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105434" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Robiaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cottalorda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagac&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raffort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-020-01634-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Aliaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soriteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.111154" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cadopi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nogues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamila Roslyakova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0879" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Laletin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pastor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nun&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03374737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raffort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gamon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucanie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-019-01381-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mallard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baudinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Herbinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14740/jh536" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808748v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002590" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002199" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucanie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02885899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Dabas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mekhinini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2019.01.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-0916-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-018-0203-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaussent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0523-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.07.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2015.2473701" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ninot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramdani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40520-015-0523-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02017964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0338-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057909v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Picot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-014-0571-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00272" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864129v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;risson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2012.01.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MZRD52W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seigle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.10.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Amato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Degache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.01.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seigle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Varoqui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/age.2010.0093" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.05.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XMD0V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476335v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2009.06.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN17Z313-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ies-2009-0334" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.03.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Allard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herbaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seynnes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria a Fiatarone Singh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/59.5.M503" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472452v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eininger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ledrole" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2004.01.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMVK4F8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Minier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3101556" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Geraci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-6054(03)00059-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C8NRQW9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gonzales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Afriat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6054(01)00158-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EF3AE501AD2392981D09C6E101BDC19C169B7AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6054(00)00064-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36GR84HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01623875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pr&#233;faut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.sc.3100956" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Poulain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vinet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benaim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199711000-00002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Gallais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050275" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3F7F08VJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472474v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471581v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Peruchon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hertogh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabischong" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pocholle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Codine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Leroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472482v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominqiue Dauphin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(05)80262-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-22VLJM1L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691620.3695591" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04371019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00135" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713514v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Davy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA3594" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360550v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090834v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497178v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476180v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chockri Boubakri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476182v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Partika" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdera" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476314v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476193v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Olivier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476198v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Agn&#232;s" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476196v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476202v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476206v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476204v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476208v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476210v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476214v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472946v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Enjalbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pailler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Pierra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelissier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Jacquot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>