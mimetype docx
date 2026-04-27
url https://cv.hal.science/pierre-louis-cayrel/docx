--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -199,287 +199,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Key Recovery in Classic McEliece: Advanced Error Correction for Noisy Side-Channel Measurements</w:t>
+                <w:t xml:space="preserve">Full Key-Recovery Cubic-Time Template Attack on Classic McEliece Decapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vlad Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vlad-Florin Drăgoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Communications in Cryptology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (2), </w:t>
+              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.367-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62056/AHMPGYL7S⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2025.i1.367-391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283096v1</w:t>
+                <w:t xml:space="preserve">hal-04835914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Key-Recovery Cubic-Time Template Attack on Classic McEliece Decapsulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing Key Recovery in Classic McEliece: Advanced Error Correction for Noisy Side-Channel Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Dragoi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+                <w:t xml:space="preserve">Vlad-Florin Drăgoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (1), pp.367-391. </w:t>
+              <w:t xml:space="preserve">IACR Communications in Cryptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46586/tches.v2025.i1.367-391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62056/AHMPGYL7S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835914v1</w:t>
+                <w:t xml:space="preserve">hal-05283096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Persistent Fault Attacks on AES with Instruction Skip</w:t>
               </w:r>
@@ -491,51 +491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACR Communications in Cryptology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -608,51 +608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asif Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasir Saeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changhee Hahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -699,77 +699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integer Syndrome Decoding in the Presence of Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -855,51 +855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boly Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idy Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -944,317 +944,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptanalysis of a Code-Based Identification Scheme Presented in CANS 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiled Side-channel Attack on Cryptosystems based on the Binary Syndrome Decoding Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgan Barbier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptography, Codes and Cyber Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23201-5_1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.3407-3420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIFS.2022.3198277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059150v1</w:t>
+                <w:t xml:space="preserve">hal-03726286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiled Side-channel Attack on Cryptosystems based on the Binary Syndrome Decoding Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cryptanalysis of a Code-Based Identification Scheme Presented in CANS 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boly Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosso</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idy Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, pp.3407-3420. </w:t>
+              <w:t xml:space="preserve">Cryptography, Codes and Cyber Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Communications in Computer and Information Science, 1747, pp.3-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIFS.2022.3198277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23201-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726286v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a Modified Syndrome Decoding Problem using Integer Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad-Florin Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Bucerzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1327,51 +1327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A privacy-preserving code-based authentication protocol for Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Chikouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Modou Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1470,51 +1470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo S. l. m. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Odilon Boidje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Ndollane Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1565,51 +1565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pseudorandom Number Generator Based on Worst-Case Lattice Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1721,51 +1721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Chikouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benmohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1825,64 +1825,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Timing Attacks against the Secret Permutation in the McEliece PKC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Bucerzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1981,51 +1981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78 (2), pp.441-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2053,503 +2053,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved RFID Authentication Protocol based on Randomized McEliece Cryptosystem</w:t>
+                <w:t xml:space="preserve">A Secure Code-Based Authentication Scheme for RFID Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikouche Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benmohammed Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of network security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Journal of Computer Network and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5815/ijcnis.2015.09.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146035v1</w:t>
+                <w:t xml:space="preserve">hal-01154050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secure Code-Based Authentication Scheme for RFID Systems</w:t>
+                <w:t xml:space="preserve">Improved RFID Authentication Protocol based on Randomized McEliece Cryptosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikouche Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benmohammed Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Journal of Computer Network and Information Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of network security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.413-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5815/ijcnis.2015.09.01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154050v1</w:t>
+                <w:t xml:space="preserve">hal-01146035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-quantum cryptography: lattice identification schemes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A New Efficient Threshold Ring Signature Scheme Based on Coding Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes Buchmann</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publicationes Mathematicae Debrecen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5486/PMD.2011.5311⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.4833-4842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88403-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00664823v1</w:t>
+                <w:t xml:space="preserve">hal-01083807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Efficient Threshold Ring Signature Scheme Based on Coding Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Post-quantum cryptography: lattice identification schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemberg Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Laguillaumie</w:t>
+                <w:t xml:space="preserve">Johannes Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.4833-4842. </w:t>
+              <w:t xml:space="preserve">Publicationes Mathematicae Debrecen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (fasc 3-4), p. 729-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88403-3_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5486/PMD.2011.5311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083807v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00664823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-cyclic codes as codes over rings of matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2621,51 +2621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Kabatianskii-Krouk-Smeets Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Otmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Constructive Approaches for Security Analysis and Design of Embedded Systems (CASCADE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Fault Detection and Tolerance in Cryptography (FDTC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2938,90 +2938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message-recovery Horizontal Correlation Attack on Classic McEliece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Dragoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Constructive Approaches for Security Analysis and Design of Embedded Systems (CASCADE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3040,455 +3040,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Side-Channel Attack against Classic McEliece when loading the Goppa Polynomial.</w:t>
+                <w:t xml:space="preserve">Software Implementation of a Code-Based Key Encapsulation Mechanism from Binary QD Generalized Srivastava Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boly Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Thiécoumba Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Ndollane Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Belo Klamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Cryptology - AFRICACRYPT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37679-5_5⟩</w:t>
+              <w:t xml:space="preserve">CBCrypto 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Trondheim, Norway. pp.77-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-29689-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138792v1</w:t>
+                <w:t xml:space="preserve">hal-04055803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punctured Syndrome Decoding Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brice Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad-Florin Drăgoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSADE 2023 - Constructive side-channel analysis and secure design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Munich (Allemagne), Germany. pp.170-192, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-29497-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Implementation of a Code-Based Key Encapsulation Mechanism from Binary QD Generalized Srivastava Codes</w:t>
+                <w:t xml:space="preserve">A Side-Channel Attack against Classic McEliece when loading the Goppa Polynomial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boly Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad-Florin Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idy Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBCrypto 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Trondheim, Norway. pp.77-89, </w:t>
+              <w:t xml:space="preserve">Progress in Cryptology - AFRICACRYPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sousse, Tunisia, Tunisia. pp.105-125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-29689-5_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37679-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055803v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key-Recovery by Side-Channel Information on the Matrix-Vector Product in Code-Based Cryptosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boly Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idy Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3559,308 +3559,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer Syndrome Decoding in the Presence of Noise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cryptanalysis of a code-based identification scheme presented in CANS 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boly Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosso</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idy Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Cognitive Computing and Cyber Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Andhra Pradesh, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002499v1</w:t>
+                <w:t xml:space="preserve">hal-04138663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptanalysis of a code-based identification scheme presented in CANS 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boly Seck</w:t>
+                <w:t xml:space="preserve">Integer Syndrome Decoding in the Presence of Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgan Barbier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cognitive Computing and Cyber Physical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2022, Mumbai, India. pp.482-487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW54588.2022.9965806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138663v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message-Recovery Laser Fault Injection Attack on the Classic McEliece Cryptosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brice Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad-Florin Drăgoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3920,90 +3920,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Binary and Non Binary Statistical Decoding Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Thiecoumba Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junaid Ahmad Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Belo Klamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Persichetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4050,51 +4050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Implementation of Hybrid Encryption from Coding Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Thiecoumba Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,51 +4210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Drutarovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4292,51 +4292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pseudorandom number generator based on worst-case lattice problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4452,51 +4452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Drutarovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4569,51 +4569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Moufek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roma Mahdjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Guenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4677,51 +4677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikouche Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benmohammed Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4759,51 +4759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NP-completeness of the coset weight problem for quasi-dyadic codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khady Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4854,51 +4854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SBS : A Fast and Provably Secure Code-Based Stream Cipher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,51 +4949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Software Implementations of Code-based Hash Functions and Stream-Ciphers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5051,286 +5051,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code-Based Identification and Signature Schemes in Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
+                <w:t xml:space="preserve">Polynomial structures in code-based cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Hoffmann</w:t>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Cross-Domain Conference and Workshop on Availability, Reliability, and Security in Information Systems (CD-ARES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Regensburg, Germany. pp.122-136</w:t>
+              <w:t xml:space="preserve">Indocrypt 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, India. pp.286-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864936v1</w:t>
+                <w:t xml:space="preserve">hal-00865355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial structures in code-based cryptography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Code-Based Identification and Signature Schemes in Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tania Richmond</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bansarkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indocrypt 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, India. pp.286-296</w:t>
+              <w:t xml:space="preserve">1st Cross-Domain Conference and Workshop on Availability, Reliability, and Security in Information Systems (CD-ARES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Regensburg, Germany. pp.122-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865355v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Secure Implementation of a Goppa Decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5394,51 +5394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Secure Goppa Decoder in Hardware Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5483,308 +5483,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00933421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient implementation of a CCA2-secure variant of McEliece using generalized Srivastava codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Extended Security Arguments for Signature Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Dagdelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Persichetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th IACR International Conference on Practice and Theory of Public-Key Cryptography - PKC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Africacrypt 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Ifrane, Morocco. pp.19-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31410-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00712875v1</w:t>
+                <w:t xml:space="preserve">hal-00684486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Security Arguments for Signature Schemes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficient implementation of a CCA2-secure variant of McEliece using generalized Srivastava codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Persichetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africacrypt 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th IACR International Conference on Practice and Theory of Public-Key Cryptography - PKC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.138-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31410-0_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00684486v1</w:t>
+                <w:t xml:space="preserve">ujm-00712875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Performance of the SYND Stream Cipher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africacrypt 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Morocco. pp.99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5809,51 +5809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in code-based cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptographic architectures embedded in reconfigurable devices - Cryptarchi 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France. pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5878,77 +5878,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved threshold ring signature scheme based on error correcting codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5989,377 +5989,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-based Zero-knowledge Identification with Low Communication Cost</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A zero knowledge identification scheme based on the q-ary SD problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Lindner</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Simposio Brasileiro de Seguranca da Informacao e de Sistemas Computacionais - SBSEG 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Selected Areas in Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Waterloo, Canada. pp.171-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19574-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00664924v1</w:t>
+                <w:t xml:space="preserve">hal-00674249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcast attacks against code-based schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Niebuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Western European Workshop on Research in Cryptology, WEWoRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Weimar, Germany. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00664879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A zero knowledge identification scheme based on the q-ary SD problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improving the efficiency of Generalized Birthday Attacks against certain structured cryptosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Niebuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selected Areas in Cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCC 2011 - Workshop on coding and cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.163-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19574-7_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00674249v1</w:t>
+                <w:t xml:space="preserve">inria-00607767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient implementation of code-based identification/signatures schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Rother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6391,260 +6391,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00664895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficiency of Generalized Birthday Attacks against certain structured cryptosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Lattice-Based Batch Identification Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemberg Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes Buchmann</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lindner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCC 2011 - Workshop on coding and cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.163-172</w:t>
+              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, paraty, Brazil. pp.215 - 219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00607767v1</w:t>
+                <w:t xml:space="preserve">ujm-00664911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lattice-Based Batch Identification Scheme</w:t>
+                <w:t xml:space="preserve">Lattice-based Zero-knowledge Identification with Low Communication Cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemberg Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lindner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, paraty, Brazil. pp.215 - 219</w:t>
+              <w:t xml:space="preserve">XI Simposio Brasileiro de Seguranca da Informacao e de Sistemas Computacionais - SBSEG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brazil. pp.95-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00664911v1</w:t>
+                <w:t xml:space="preserve">ujm-00664924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-dyadic CFS signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo S. L. M. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Misoczki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6695,51 +6695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">McEliece/Niederreiter PKC: Sensitivity to Fault Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dusart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6799,64 +6799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Key Length of the McEliece Cryptosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pierre Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Otmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6903,77 +6903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Efficient Threshold Ring Signature Scheme Based on Coding Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PQCrypto'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cincinnati, United States. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6998,64 +6998,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Implementation of the Stern Authentication and Signature Schemes for Low-Resource Devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prouff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7138,90 +7138,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the Goppa polynomial search complexity using a Template Attack on Classic McEliece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boly Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idy Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Belo Klamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africacrypt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Fes, Morocco, France</w:t>
@@ -7263,51 +7263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code-based cryptography: A way to secure communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7384,51 +7384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Drutarovský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7524,64 +7524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Thiecoumba Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Persichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-36237-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7666,51 +7666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Mortajine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Benchaalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7809,51 +7809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo S. L. M. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Odilon Boidje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Ndollane Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7917,51 +7917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptography Based on Error Correcting Codes : A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Repka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sattar B. Sadkhan Al Maliky (University of Babylon, Iraq) and Nidaa A. Abbas (University of Babylon, Iraq). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Perspectives in Cryptology and Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, chapter 5: 133-155, 2014, </w:t>
@@ -8031,51 +8031,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la cryptographie basée sur les codes correcteurs d’erreurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Université jean Monnet - Saint-Etienne, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8183,51 +8183,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B4F64AA"/>
+    <w:nsid w:val="D98F97C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8414,51 +8414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-louis-cayrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6708-868X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130602396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Cayrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Florin Dr&#259;goi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/AHMPGYL7S" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Dragoi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i1.367-391" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Sang Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/a60l5wol7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05462292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmad Khan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Saeed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhee Hahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3645058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-024-00712-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04419950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Dione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boly Seck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Faye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jis.2023.144014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04059150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23201-5_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3198277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Florin Dragoi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bucerzan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Hoara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2020.5.3920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chikouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Modou Mboup" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Odilon Boidje" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-03003-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Banegas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S.&#8201;l.&#8201;m. Barreto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ndollane Dione" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmc-2018-0027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Meziani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lindner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemberg Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-017-0323-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Cherif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohammed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4181-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Richmond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2017.1.2780" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Dagdelen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galindo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed El Yousfi Alaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-014-0009-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikouche Noureddine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmohammed Mohamed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijcnis.2015.09.01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Buchmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5486/PMD.2011.5311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88403-3_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00637617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Necer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2010.01.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2R67VZW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Otmani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253263v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04138792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37679-5_5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04055803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thi&#233;coumba Gueye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belo Klamti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29689-5_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Couzon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29371-9_11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW54588.2022.9965806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04138663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Menu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77886-6_15" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiecoumba Gueye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Persichetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40921-0_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Modou Mpoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01298097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petrvalsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Drutarovsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01186632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2015.7129055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moufek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Mahdjoubi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Guenda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diagne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. Gueye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Santos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Bansarkhani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hoffmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00933421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31410-0_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00865533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664879v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Niebuhr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19574-7_12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gunther" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Rother" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607767v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870939v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. L. M. Barreto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Misoczki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niehbur Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dusart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUTURETECH.2010.5482663" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pierre Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02384-2_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04138718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018870v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Drutarovsk&#253;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36237-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mortajine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Benchaalal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lablanche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54074-6_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25922-8_4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Repka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5808-0.ch005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05015574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-louis-cayrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6708-868X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130602396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Dragoi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Cayrel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i1.367-391" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Florin Dr&#259;goi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/AHMPGYL7S" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Sang Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/a60l5wol7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05462292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmad Khan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Saeed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhee Hahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3645058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-024-00712-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04419950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Dione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boly Seck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Faye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jis.2023.144014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3198277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04059150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23201-5_1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Florin Dragoi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bucerzan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Hoara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2020.5.3920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chikouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Modou Mboup" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Odilon Boidje" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-03003-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Banegas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S.&#8201;l.&#8201;m. Barreto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ndollane Dione" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmc-2018-0027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Meziani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lindner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemberg Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-017-0323-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Cherif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohammed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4181-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Richmond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2017.1.2780" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Dagdelen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galindo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed El Yousfi Alaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-014-0009-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikouche Noureddine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmohammed Mohamed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijcnis.2015.09.01" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88403-3_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Buchmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5486/PMD.2011.5311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00637617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Necer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2010.01.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2R67VZW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Otmani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253263v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04055803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thi&#233;coumba Gueye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belo Klamti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29689-5_5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04138792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37679-5_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Couzon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29371-9_11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04138663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW54588.2022.9965806" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Menu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77886-6_15" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiecoumba Gueye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Persichetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40921-0_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Modou Mpoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01298097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petrvalsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Drutarovsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01186632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2015.7129055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moufek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Mahdjoubi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Guenda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diagne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. Gueye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Santos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864936v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Bansarkhani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hoffmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00933421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31410-0_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00865533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19574-7_12" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664879v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Niebuhr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gunther" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Rother" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664911v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870939v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. L. M. Barreto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Misoczki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niehbur Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dusart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUTURETECH.2010.5482663" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pierre Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02384-2_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04138718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018870v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Drutarovsk&#253;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36237-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mortajine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Benchaalal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lablanche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54074-6_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25922-8_4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Repka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5808-0.ch005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05015574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>