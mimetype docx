--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -199,287 +199,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Key-Recovery Cubic-Time Template Attack on Classic McEliece Decapsulation</w:t>
+                <w:t xml:space="preserve">Optimizing Key Recovery in Classic McEliece: Advanced Error Correction for Noisy Side-Channel Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Dragoi</w:t>
+                <w:t xml:space="preserve">Nicolas Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brice Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+                <w:t xml:space="preserve">Vlad-Florin Drăgoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (1), pp.367-391. </w:t>
+              <w:t xml:space="preserve">IACR Communications in Cryptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46586/tches.v2025.i1.367-391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62056/AHMPGYL7S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835914v1</w:t>
+                <w:t xml:space="preserve">hal-05283096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Key Recovery in Classic McEliece: Advanced Error Correction for Noisy Side-Channel Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full Key-Recovery Cubic-Time Template Attack on Classic McEliece Decapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vlad-Florin Drăgoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Communications in Cryptology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (2), </w:t>
+              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.367-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62056/AHMPGYL7S⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2025.i1.367-391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283096v1</w:t>
+                <w:t xml:space="preserve">hal-04835914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Persistent Fault Attacks on AES with Instruction Skip</w:t>
               </w:r>
@@ -491,51 +491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACR Communications in Cryptology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -608,51 +608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asif Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasir Saeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changhee Hahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -699,77 +699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integer Syndrome Decoding in the Presence of Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -855,51 +855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boly Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idy Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -944,317 +944,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiled Side-channel Attack on Cryptosystems based on the Binary Syndrome Decoding Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptanalysis of a Code-Based Identification Scheme Presented in CANS 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boly Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Colombier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosso</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idy Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIFS.2022.3198277⟩</w:t>
+              <w:t xml:space="preserve">Cryptography, Codes and Cyber Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Communications in Computer and Information Science, 1747, pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23201-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726286v1</w:t>
+                <w:t xml:space="preserve">hal-04059150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptanalysis of a Code-Based Identification Scheme Presented in CANS 2018</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Profiled Side-channel Attack on Cryptosystems based on the Binary Syndrome Decoding Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgan Barbier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptography, Codes and Cyber Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Communications in Computer and Information Science, 1747, pp.3-19. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.3407-3420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23201-5_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIFS.2022.3198277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059150v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a Modified Syndrome Decoding Problem using Integer Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad-Florin Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Bucerzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1327,51 +1327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A privacy-preserving code-based authentication protocol for Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Chikouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Modou Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1470,51 +1470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo S. l. m. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Odilon Boidje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Ndollane Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1565,51 +1565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pseudorandom Number Generator Based on Worst-Case Lattice Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1721,51 +1721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Chikouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benmohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1825,64 +1825,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Timing Attacks against the Secret Permutation in the McEliece PKC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Bucerzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1981,51 +1981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78 (2), pp.441-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2053,503 +2053,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secure Code-Based Authentication Scheme for RFID Systems</w:t>
+                <w:t xml:space="preserve">Improved RFID Authentication Protocol based on Randomized McEliece Cryptosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikouche Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benmohammed Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Journal of Computer Network and Information Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International journal of network security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.413-422</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154050v1</w:t>
+                <w:t xml:space="preserve">hal-01146035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved RFID Authentication Protocol based on Randomized McEliece Cryptosystem</w:t>
+                <w:t xml:space="preserve">A Secure Code-Based Authentication Scheme for RFID Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikouche Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benmohammed Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of network security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Journal of Computer Network and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5815/ijcnis.2015.09.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146035v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Efficient Threshold Ring Signature Scheme Based on Coding Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-quantum cryptography: lattice identification schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemberg Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Laguillaumie</w:t>
+                <w:t xml:space="preserve">Johannes Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88403-3_1⟩</w:t>
+              <w:t xml:space="preserve">Publicationes Mathematicae Debrecen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (fasc 3-4), p. 729-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5486/PMD.2011.5311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083807v1</w:t>
+                <w:t xml:space="preserve">ujm-00664823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-quantum cryptography: lattice identification schemes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A New Efficient Threshold Ring Signature Scheme Based on Coding Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Buchmann</w:t>
+                <w:t xml:space="preserve">Fabien Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publicationes Mathematicae Debrecen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 79 (fasc 3-4), p. 729-748. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.4833-4842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5486/PMD.2011.5311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88403-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00664823v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-cyclic codes as codes over rings of matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2621,51 +2621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Kabatianskii-Krouk-Smeets Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Otmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Constructive Approaches for Security Analysis and Design of Embedded Systems (CASCADE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Fault Detection and Tolerance in Cryptography (FDTC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2938,90 +2938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message-recovery Horizontal Correlation Attack on Classic McEliece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Colombier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Dragoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Constructive Approaches for Security Analysis and Design of Embedded Systems (CASCADE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3040,455 +3040,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Implementation of a Code-Based Key Encapsulation Mechanism from Binary QD Generalized Srivastava Codes</w:t>
+                <w:t xml:space="preserve">A Side-Channel Attack against Classic McEliece when loading the Goppa Polynomial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boly Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad-Florin Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idy Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBCrypto 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-29689-5_5⟩</w:t>
+              <w:t xml:space="preserve">Progress in Cryptology - AFRICACRYPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sousse, Tunisia, Tunisia. pp.105-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37679-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055803v1</w:t>
+                <w:t xml:space="preserve">hal-04138792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punctured Syndrome Decoding Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad-Florin Drăgoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSADE 2023 - Constructive side-channel analysis and secure design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Munich (Allemagne), Germany. pp.170-192, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-29497-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Side-Channel Attack against Classic McEliece when loading the Goppa Polynomial.</w:t>
+                <w:t xml:space="preserve">Software Implementation of a Code-Based Key Encapsulation Mechanism from Binary QD Generalized Srivastava Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boly Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Thiécoumba Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Ndollane Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Belo Klamti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Cryptology - AFRICACRYPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sousse, Tunisia, Tunisia. pp.105-125, </w:t>
+              <w:t xml:space="preserve">CBCrypto 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Trondheim, Norway. pp.77-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37679-5_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-29689-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138792v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key-Recovery by Side-Channel Information on the Matrix-Vector Product in Code-Based Cryptosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boly Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idy Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3559,308 +3559,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptanalysis of a code-based identification scheme presented in CANS 2018</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Integer Syndrome Decoding in the Presence of Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgan Barbier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cognitive Computing and Cyber Physical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2022, Mumbai, India. pp.482-487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW54588.2022.9965806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138663v1</w:t>
+                <w:t xml:space="preserve">hal-04002499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer Syndrome Decoding in the Presence of Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vlad Dragoi</w:t>
+                <w:t xml:space="preserve">Cryptanalysis of a code-based identification scheme presented in CANS 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boly Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Colombier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosso</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idy Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cognitive Computing and Cyber Physical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Andhra Pradesh, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITW54588.2022.9965806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04002499v1</w:t>
+                <w:t xml:space="preserve">hal-04138663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message-Recovery Laser Fault Injection Attack on the Classic McEliece Cryptosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad-Florin Drăgoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3920,90 +3920,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Binary and Non Binary Statistical Decoding Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Thiecoumba Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junaid Ahmad Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Belo Klamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Persichetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4050,51 +4050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Implementation of Hybrid Encryption from Coding Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Thiecoumba Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,51 +4210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Drutarovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4292,51 +4292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pseudorandom number generator based on worst-case lattice problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4452,51 +4452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Drutarovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4569,51 +4569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Moufek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roma Mahdjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Guenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4677,51 +4677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikouche Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benmohammed Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4759,51 +4759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NP-completeness of the coset weight problem for quasi-dyadic codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khady Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4854,51 +4854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SBS : A Fast and Provably Secure Code-Based Stream Cipher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,51 +4949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Software Implementations of Code-based Hash Functions and Stream-Ciphers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5051,286 +5051,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial structures in code-based cryptography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Code-Based Identification and Signature Schemes in Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tania Richmond</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bansarkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indocrypt 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, India. pp.286-296</w:t>
+              <w:t xml:space="preserve">1st Cross-Domain Conference and Workshop on Availability, Reliability, and Security in Information Systems (CD-ARES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Regensburg, Germany. pp.122-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865355v1</w:t>
+                <w:t xml:space="preserve">hal-00864936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code-Based Identification and Signature Schemes in Software</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Polynomial structures in code-based cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Dragoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Hoffmann</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Cross-Domain Conference and Workshop on Availability, Reliability, and Security in Information Systems (CD-ARES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Regensburg, Germany. pp.122-136</w:t>
+              <w:t xml:space="preserve">Indocrypt 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, India. pp.286-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864936v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Secure Implementation of a Goppa Decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5394,51 +5394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Secure Goppa Decoder in Hardware Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5483,308 +5483,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00933421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Security Arguments for Signature Schemes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Efficient implementation of a CCA2-secure variant of McEliece using generalized Srivastava codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Persichetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africacrypt 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 15th IACR International Conference on Practice and Theory of Public-Key Cryptography - PKC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.138-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684486v1</w:t>
+                <w:t xml:space="preserve">ujm-00712875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient implementation of a CCA2-secure variant of McEliece using generalized Srivastava codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extended Security Arguments for Signature Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özgür Dagdelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Persichetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th IACR International Conference on Practice and Theory of Public-Key Cryptography - PKC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Africacrypt 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Ifrane, Morocco. pp.19-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31410-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00712875v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Performance of the SYND Stream Cipher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africacrypt 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Morocco. pp.99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5809,51 +5809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in code-based cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptographic architectures embedded in reconfigurable devices - Cryptarchi 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France. pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5878,77 +5878,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved threshold ring signature scheme based on error correcting codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5989,662 +5989,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A zero knowledge identification scheme based on the q-ary SD problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lattice-based Zero-knowledge Identification with Low Communication Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemberg Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lindner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selected Areas in Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XI Simposio Brasileiro de Seguranca da Informacao e de Sistemas Computacionais - SBSEG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brazil. pp.95-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674249v1</w:t>
+                <w:t xml:space="preserve">ujm-00664924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcast attacks against code-based schemes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A zero knowledge identification scheme based on the q-ary SD problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Western European Workshop on Research in Cryptology, WEWoRC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Selected Areas in Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Waterloo, Canada. pp.171-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19574-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00664879v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficiency of Generalized Birthday Attacks against certain structured cryptosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Broadcast attacks against code-based schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Niebuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCC 2011 - Workshop on coding and cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.163-172</w:t>
+              <w:t xml:space="preserve">Western European Workshop on Research in Cryptology, WEWoRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Weimar, Germany. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00607767v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00664879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient implementation of code-based identification/signatures schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving the efficiency of Generalized Birthday Attacks against certain structured cryptosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Niebuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Holger Rother</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Western European Workshop on Research in Cryptology, WEWoRC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Weimar, Germany. pp.1-17</w:t>
+              <w:t xml:space="preserve">WCC 2011 - Workshop on coding and cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00664895v1</w:t>
+                <w:t xml:space="preserve">inria-00607767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lattice-Based Batch Identification Scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Efficient implementation of code-based identification/signatures schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Lindner</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohamed El Yousfi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Gunther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Rother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, paraty, Brazil. pp.215 - 219</w:t>
+              <w:t xml:space="preserve">Western European Workshop on Research in Cryptology, WEWoRC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Weimar, Germany. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00664911v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00664895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-based Zero-knowledge Identification with Low Communication Cost</w:t>
+                <w:t xml:space="preserve">A Lattice-Based Batch Identification Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemberg Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lindner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Simposio Brasileiro de Seguranca da Informacao e de Sistemas Computacionais - SBSEG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brazil. pp.95-107</w:t>
+              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, paraty, Brazil. pp.215 - 219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00664924v1</w:t>
+                <w:t xml:space="preserve">ujm-00664911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-dyadic CFS signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo S. L. M. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Misoczki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6695,51 +6695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">McEliece/Niederreiter PKC: Sensitivity to Fault Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dusart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6799,64 +6799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Key Length of the McEliece Cryptosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pierre Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Otmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6903,77 +6903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Efficient Threshold Ring Signature Scheme Based on Coding Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PQCrypto'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cincinnati, United States. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6998,64 +6998,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Implementation of the Stern Authentication and Signature Schemes for Low-Resource Devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prouff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7138,90 +7138,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the Goppa polynomial search complexity using a Template Attack on Classic McEliece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boly Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idy Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Belo Klamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africacrypt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Fes, Morocco, France</w:t>
@@ -7263,51 +7263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code-based cryptography: A way to secure communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7384,51 +7384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Richmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Drutarovský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7524,64 +7524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Thiecoumba Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Persichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-36237-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7666,51 +7666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Mortajine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Benchaalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7809,51 +7809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo S. L. M. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Odilon Boidje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Ndollane Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7917,51 +7917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptography Based on Error Correcting Codes : A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Repka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sattar B. Sadkhan Al Maliky (University of Babylon, Iraq) and Nidaa A. Abbas (University of Babylon, Iraq). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Perspectives in Cryptology and Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, chapter 5: 133-155, 2014, </w:t>
@@ -8031,51 +8031,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la cryptographie basée sur les codes correcteurs d’erreurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Cayrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptographie et sécurité [cs.CR]. Université jean Monnet - Saint-Etienne, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8183,51 +8183,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D98F97C0"/>
+    <w:nsid w:val="27674A66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8414,51 +8414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-louis-cayrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6708-868X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130602396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Dragoi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Cayrel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i1.367-391" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Florin Dr&#259;goi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/AHMPGYL7S" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Sang Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/a60l5wol7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05462292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmad Khan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Saeed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhee Hahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3645058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-024-00712-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04419950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Dione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boly Seck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Faye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jis.2023.144014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3198277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04059150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23201-5_1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Florin Dragoi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bucerzan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Hoara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2020.5.3920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chikouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Modou Mboup" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Odilon Boidje" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-03003-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Banegas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S.&#8201;l.&#8201;m. Barreto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ndollane Dione" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmc-2018-0027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Meziani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lindner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemberg Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-017-0323-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Cherif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohammed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4181-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Richmond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2017.1.2780" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Dagdelen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galindo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed El Yousfi Alaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-014-0009-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikouche Noureddine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmohammed Mohamed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijcnis.2015.09.01" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88403-3_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Buchmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5486/PMD.2011.5311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00637617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Necer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2010.01.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2R67VZW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Otmani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253263v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04055803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thi&#233;coumba Gueye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belo Klamti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29689-5_5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04138792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37679-5_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Couzon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29371-9_11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04138663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW54588.2022.9965806" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Menu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77886-6_15" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiecoumba Gueye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Persichetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40921-0_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Modou Mpoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01298097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petrvalsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Drutarovsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01186632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2015.7129055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moufek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Mahdjoubi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Guenda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diagne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. Gueye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Santos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864936v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Bansarkhani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hoffmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00933421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31410-0_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00865533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19574-7_12" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664879v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Niebuhr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gunther" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Rother" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664911v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870939v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. L. M. Barreto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Misoczki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niehbur Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dusart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUTURETECH.2010.5482663" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pierre Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02384-2_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04138718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018870v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Drutarovsk&#253;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36237-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mortajine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Benchaalal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lablanche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54074-6_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25922-8_4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Repka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5808-0.ch005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05015574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-louis-cayrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6708-868X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130602396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283096v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Cayrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Florin Dr&#259;goi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/AHMPGYL7S" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Dragoi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i1.367-391" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Sang Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/a60l5wol7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05462292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmad Khan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Saeed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhee Hahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3645058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-024-00712-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04419950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Dione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boly Seck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Faye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jis.2023.144014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04059150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23201-5_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2022.3198277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Florin Dragoi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bucerzan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Hoara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2020.5.3920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chikouche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Modou Mboup" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Odilon Boidje" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-03003-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Banegas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S.&#8201;l.&#8201;m. Barreto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ndollane Dione" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jmc-2018-0027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Meziani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lindner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemberg Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-017-0323-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Cherif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohammed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4181-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Richmond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2017.1.2780" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Dagdelen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galindo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed El Yousfi Alaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-014-0009-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikouche Noureddine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmohammed Mohamed" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijcnis.2015.09.01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Buchmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5486/PMD.2011.5311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88403-3_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00637617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Necer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2010.01.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2R67VZW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Otmani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253263v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04138792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37679-5_5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04055803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thi&#233;coumba Gueye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belo Klamti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29689-5_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Couzon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29371-9_11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW54588.2022.9965806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04138663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Menu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77886-6_15" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiecoumba Gueye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Persichetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40921-0_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Modou Mpoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01298097v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petrvalsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Drutarovsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01186632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2015.7129055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moufek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Mahdjoubi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Guenda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diagne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T. Gueye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Santos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Bansarkhani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hoffmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00933421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31410-0_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00865533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664924v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00674249v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19574-7_12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Niebuhr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664895v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gunther" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Rother" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00664911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870939v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. L. M. Barreto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Misoczki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niehbur Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dusart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUTURETECH.2010.5482663" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pierre Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02384-2_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04138718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018870v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Drutarovsk&#253;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36237-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mortajine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Benchaalal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lablanche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54074-6_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25922-8_4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Repka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5808-0.ch005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05015574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>