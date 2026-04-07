--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -602,473 +602,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La France et l’Algérie en 1962, De l’histoire aux représentations textuelles d’une fin de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Chaulet Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Azouz Begag, Le Gône du Chaaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion, 2014, Entre les lignes, Christiane Chaulet Achour</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Kristeva (Aut.), Hatred and Forgiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Kristeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Columbia University Press, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7312/kris21898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)découvrir l’œuvre de Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Kristeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Strasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fautrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bord de l'Eau. 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Bord de l'Eau. 2008</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 2008, La Bibliothèque Gallimard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma mère, la morte. L'écriture du deuil au féminin chez Yourcenar, Beauvoir et Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Imago, 2008, 978-84952-044-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437601v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03525150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Yourcenar : « Un certain lundi 8 juin 1903 »</w:t>
               </w:r>
@@ -1534,304 +1534,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce sont les livres qui existent. Pas moi.&amp;quot; Entretien avec Annie Ernaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier de L’Herne Annie Ernaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-Propos - Cahier Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Louis Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de l'Herne : Annie Ernaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Herne, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ce sont les livres qui existent. Pas moi.&amp;quot; Entretien avec Annie Ernaux</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre d’Annie Ernaux au prisme de l’extraction : quelle patrimonialisation dans les manuels du secondaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anissa Belhadjin; Marie-France Bishop. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages des extraits en classe de français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Namur, 2022, Diptyque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une écriture qui passe à l’autre, vraiment, complètement. Entretien avec Michelle Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de L’Herne Annie Ernaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...140 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2188,255 +2188,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Où j'ai laissé mon âme&amp;quot; de Jérôme Ferrari : viol et violence, entre corps et consciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Brun, Todd Shepard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre d'Algérie : le sexe outragé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature de jeunesse et esclavage: Chiens fous dans la brousse de Maryse Condé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Chaulet Achour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esclavages et littérature. Représentations francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2016, 978-2-8124-3802-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3802-8.p.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les secrets du deuil dans Loin de mon père de Véronique Tadjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Davies Cordova; Désiré Wa Kabwe-Segatti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire, traduire, peindre Véronique Tadjo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Présence Africaine, 2016, Les Cahiers, 9782708708921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438606v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-05438728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal intime à / et l’œuvre : allers-retours textuels</w:t>
               </w:r>
@@ -2489,186 +2489,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ernaux. La Vie. La Vraie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Louis Fort; Violaine Houdart-Merot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annie Ernaux. Un engagement d’écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de La Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2878546767</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les silences et la colère. Entretien avec Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Louis Fort; Violaine Houdart-Merot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annie Ernaux, un engagement d'écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de La Sorbonne Nouvelle, 2015, 978-2878546767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439227v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05438721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Belle et la Bête à la scène</w:t>
               </w:r>
@@ -2940,246 +2940,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Échos et résonances de 1962 dans la littérature pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Louis Fort; Christiane Chaulet Achour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et l’Algérie en 1962</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, 2013, 978-2811110475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Une courte rafale déchira l’air” : l’enfant, la mort et la guerre d’Algérie dans la littérature de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Foucault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'image des enfants dans les conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand Perrault devient Perlo : le conte au service du rire dans le théâtre jeunesse de Jean-Claude Grumberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Houdart-Mérot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Rire en francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encrages éditions, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475473v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05475477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre contemporain pour la jeunesse : minorité et différence(s) chez Jean-Claude Grumberg</w:t>
               </w:r>
@@ -3668,2175 +3668,2253 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De fille en fille, écrire à l’épreuve du deuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 79 (1), pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.079.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Échos de thèses en recherche-création. Entretien avec Sarah Granereau et Marine Noël, Alain Beaulieu, Béatrice Bonhomme et Claire Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Hugueny-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (2), pp.119-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1120481ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières de la fiction : quelles représentations dans les supports d’enseignement, de la maternelle au lycée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 205-206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/149ai⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. L’atelier d’Annie Ernaux. Contributions à la recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hugueny-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141413v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61 (2), pp.103-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1120480ar⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 61 (2), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1120474ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ernaux et l’écriture. Projet, processus et projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61 (2), pp.5-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1120474ar⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 61 (2), pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1120480ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole et littérature contemporaine, une question didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, La littérature contemporaine à l'école (224), pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Bruno Blanckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cahier de l’Herne Annie Ernaux : l’écriture en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thélème, Revista Complutense de Estudios Franceses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (2), pp.155-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5209/thel.94975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre voix et voie : Annie Ernaux lectrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (2), pp.13 - 22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51777/relief18418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mémoires d’une jeune fille rangée : mémoires d’une jeune fille endeuillée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chute du Mur de Berlin : quelle(s) H/histoir(s) de part et d’autre du Rhin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux et Didier Éribon : retour(s) à Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 191 (3), pp.109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/litt.191.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Yourcenar, la vie sous toutes ses formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La faute à Rousseau : revue de l'Association pour l'autobiographie et le patrimoine autobiographique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations esthétiques, transformations morales ? Le théâtre de Bruno Castan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, « Civiliser la jeunesse » (38)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yourcenar : un tropisme animalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien et la chasse : entre éros et thanatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre d’Algérie au prisme de la littérature de jeunesse : panorama critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de sa mère, sa fille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’effraction ludique au travail collaboratif : blogs BD et pratiques participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« … “à mon tour, la mettre au monde” : deuil et filiation chez Annie Ernaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Filiation inversee: Annie Ernaux et le 'corps glorieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62 (2), pp.188-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/fs/knm257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03525190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filiation inversée : Annie Ernaux et le “corps glorieux”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et création(s) : la relation père/fils chez Kenzaburo Ôé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du “monstre de carrefour” au “monstre sacré” » : pour une esthétique du thyrse chez Julia Kristeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interculturels Francophonies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’épreuve de la photographie : sensibilité nouvelle et sensibilité ancienne chez Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles études francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lieux de Marguerite Duras : continent maternel et mère continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romance Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XLIV (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone de Beauvoir et ses “gribouillages” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Yourcenar : Les Charités d’Alcippe, le sonnet et le deuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sextant = Revue de recherche interdisciplinaire sur le genre et la sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5846,871 +5924,871 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Pontoise (Université Inter-âge de Pontoise), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux, une écriture du réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres culturelles du Centre International de langue et culture française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Polytechnique de Paris, Nov 2023, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux, l’écriture en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En torno a la figura y la obra de Annie Ernaux, premio Nobel de Literatura 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Alméria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre voix et voie : Annie Ernaux lectrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lectrice est-elle un lecteur comme les autres ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maxime Decout; Estelle Mouton-Rovira; Université Bordeaux-Montaigne, Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après le Nobel, lire et relire Annie Ernaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université ouverte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CY Cergy Paris université, Dec 2023, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conferencia Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conferencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultad Filosofía y Letras; Universidad de Grenada, Mar 2023, Grenada, Spain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire La Place, hier et aujourd'hui : retour(s) sur un récit emblématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annie Ernaux. La force d’une écriture / La forza di una scrittura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrea Del Lungo; Martine Van Geertruijden, Apr 2023, ROME, Sapienza Univesità di Roma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métadiscours : moteur de/dans la création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'atelier d'Annie Ernaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elise Hugueny-Léger; Anne-Marie Petitjean; Pierre-Louis Fort, Apr 2023, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire La Place, hier et aujourd'hui : retour(s) sur un récit emblématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annie Ernaux. La force d’une écriture / La forza di una scrittura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Sapienza, Apr 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux, &amp;quot;écrire la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Chaville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école dans l’oeuvre d’Annie Ernaux : une expérience première ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SELF XX-XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les territoires de la fiction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Julia Kristeva – Révolte et reliance - Colloque de Cerisy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6778,51 +6856,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C23F0B9"/>
+    <w:nsid w:val="6F25F809"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7009,51 +7087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-louis-fort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7793-064X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08022668X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14697-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froloff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Houdart-Merot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massonnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323599-le-grevisse-de-l-etudiant-litterature" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.fort.2016.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chaulet Achour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kristeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/kris21898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strasser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fautrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.crevi.2024.01.0221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/43037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g6t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6635" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3802-8.p.0115" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438721v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hugueny-L&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AMarie Petitjean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120481ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149ai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120480ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120474ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/thel.94975" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18418" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523554v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.191.0109" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478458v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knm257" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA1CEBE5AC2FB4E71509A38079A41E78AA5DCAC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478466v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478486v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393479v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-louis-fort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7793-064X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08022668X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14697-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froloff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Houdart-Merot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massonnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323599-le-grevisse-de-l-etudiant-litterature" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.fort.2016.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chaulet Achour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kristeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/kris21898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strasser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fautrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.crevi.2024.01.0221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/43037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g6t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6635" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3802-8.p.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/137" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.079.0067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hugueny-L&#233;ger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AMarie Petitjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120481ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149ai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120474ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120480ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438744v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160215v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/thel.94975" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18418" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.191.0109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439637v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knm257" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA1CEBE5AC2FB4E71509A38079A41E78AA5DCAC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478481v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581396v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>