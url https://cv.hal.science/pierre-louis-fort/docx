--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -602,164 +602,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Azouz Begag, Le Gône du Chaaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 2014, Entre les lignes, Christiane Chaulet Achour</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La France et l’Algérie en 1962, De l’histoire aux représentations textuelles d’une fin de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Chaulet Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Chaulet Achour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03545863v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03525143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Kristeva (Aut.), Hatred and Forgiveness</w:t>
               </w:r>
@@ -1534,169 +1534,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-Propos - Cahier Annie Ernaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Louis Fort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier de l'Herne : Annie Ernaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Herne, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce sont les livres qui existent. Pas moi.&amp;quot; Entretien avec Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de L’Herne Annie Ernaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871237v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04085014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre d’Annie Ernaux au prisme de l’extraction : quelle patrimonialisation dans les manuels du secondaire ?</w:t>
               </w:r>
@@ -3988,209 +3988,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation. L’atelier d’Annie Ernaux. Contributions à la recherche-création</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+                <w:t xml:space="preserve">Annie Ernaux et l’écriture. Projet, processus et projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61 (2), pp.5-12. </w:t>
+              <w:t xml:space="preserve">, 2025, 61 (2), pp.103-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1120474ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1120480ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402052v1</w:t>
+                <w:t xml:space="preserve">hal-05438577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Ernaux et l’écriture. Projet, processus et projection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+                <w:t xml:space="preserve">Présentation. L’atelier d’Annie Ernaux. Contributions à la recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hugueny-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61 (2), pp.103-116. </w:t>
+              <w:t xml:space="preserve">, 2025, 61 (2), pp.5-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1120480ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1120474ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438577v1</w:t>
+                <w:t xml:space="preserve">hal-05402052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole et littérature contemporaine, une question didactique</w:t>
               </w:r>
@@ -5932,441 +5932,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annie Ernaux, une écriture du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres culturelles du Centre International de langue et culture française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique de Paris, Nov 2023, Palaiseau (Ecole Polytechnique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conférence Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Pontoise (Université Inter-âge de Pontoise), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Annie Ernaux, une écriture du réel</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après le Nobel, lire et relire Annie Ernaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres culturelles du Centre International de langue et culture française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique de Paris, Nov 2023, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">Université ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris université, Dec 2023, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conferencia Annie Ernaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad Filosofía y Letras; Universidad de Grenada, Mar 2023, Grenada, Spain, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux, l’écriture en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En torno a la figura y la obra de Annie Ernaux, premio Nobel de Literatura 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Alméria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre voix et voie : Annie Ernaux lectrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lectrice est-elle un lecteur comme les autres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maxime Decout; Estelle Mouton-Rovira; Université Bordeaux-Montaigne, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084969v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04084952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire La Place, hier et aujourd'hui : retour(s) sur un récit emblématique</w:t>
               </w:r>
@@ -6856,51 +6856,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F25F809"/>
+    <w:nsid w:val="CFB276CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7087,51 +7087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-louis-fort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7793-064X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08022668X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14697-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froloff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Houdart-Merot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massonnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323599-le-grevisse-de-l-etudiant-litterature" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.fort.2016.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chaulet Achour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kristeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/kris21898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strasser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fautrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.crevi.2024.01.0221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/43037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g6t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6635" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3802-8.p.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/137" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.079.0067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hugueny-L&#233;ger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AMarie Petitjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120481ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149ai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120474ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120480ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438744v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160215v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/thel.94975" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18418" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.191.0109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439637v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knm257" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA1CEBE5AC2FB4E71509A38079A41E78AA5DCAC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478481v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581396v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-louis-fort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7793-064X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08022668X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14697-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froloff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Houdart-Merot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massonnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323599-le-grevisse-de-l-etudiant-litterature" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.fort.2016.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chaulet Achour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kristeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/kris21898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strasser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fautrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.crevi.2024.01.0221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/43037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g6t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6635" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3802-8.p.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/137" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.079.0067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hugueny-L&#233;ger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AMarie Petitjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120481ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149ai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120480ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120474ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438744v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160215v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/thel.94975" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18418" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.191.0109" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439636v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439637v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knm257" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA1CEBE5AC2FB4E71509A38079A41E78AA5DCAC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478481v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393355v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581396v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>